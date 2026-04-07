--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1051,251 +1051,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint dyadic action: Error correction by two persons works better than by one alone</w:t>
+                <w:t xml:space="preserve">Keeping your eye on the target: eye\textendashhand coordination in a repetitive Fitts' task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul Huys</w:t>
+                <w:t xml:space="preserve">S. De Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Gorgio Zanone</w:t>
+                <w:t xml:space="preserve">P. G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236 (12), pp.3181--3190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00221-018-5369-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139753v1</w:t>
+                <w:t xml:space="preserve">hal-02341942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping your eye on the target: eye\textendashhand coordination in a repetitive Fitts' task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint dyadic action: Error correction by two persons works better than by one alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. De Vries</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. G. Zanone</w:t>
+                <w:t xml:space="preserve">Pier-Gorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-018-5369-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02341942v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and dyadic rope turning as a window into social coordination</w:t>
               </w:r>
@@ -1427,119 +1427,119 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint dyadic action: Error correction by two persons works better than by one alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61, pp.1--18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1592,51 +1592,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 236 (12), pp.3181-3190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-018-5369-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356456v1</w:t>
@@ -1916,260 +1916,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un siège avec assise inclinée en avant sur les contraintes subies par la chaîne posturale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Virtual Teacher (VT) Paradigm: Learning New Patterns of Interpersonal Coordination Using the Human Dynamic Clamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamaoui</w:t>
+                <w:t xml:space="preserve">Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hassaîne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.-G. Zanone</w:t>
+                <w:t xml:space="preserve">J. Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.10.083⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344956v1</w:t>
+                <w:t xml:space="preserve">hal-04139772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Virtual Teacher (VT) Paradigm: Learning New Patterns of Interpersonal Coordination Using the Human Dynamic Clamp</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+                <w:t xml:space="preserve">Effet d'un siège avec assise inclinée en avant sur les contraintes subies par la chaîne posturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hassaîne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Kelso</w:t>
+                <w:t xml:space="preserve">P.-G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (4-5), pp.417--418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.10.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0142029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04139772v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitting on a Sloping Seat Does Not Reduce the Strain Sustained by the Postural Chain</w:t>
               </w:r>
@@ -2272,64 +2272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of table top slope and height on body posture and muscular activity pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 58 (2), pp.86--91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2363,113 +2363,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Teacher (VT) Paradigm: Learning New Patterns of Interpersonal Coordination Using the Human Dynamic Clamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Scott Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0142029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0142029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01342909v1</w:t>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parsimonious oscillatory model of handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,77 +2752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un siège avec assise inclinée en avant sur les contraintes subies par la chaîne posturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hassaïne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (5), pp.503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2881,51 +2881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parsimonious oscillatory model of handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,396 +3095,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'expertise sur la coordination interarticulaire des membres inférieurs durant la course</w:t>
+                <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Drigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2013044⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.820 - 824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344947v1</w:t>
+                <w:t xml:space="preserve">hal-03716885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
+                <w:t xml:space="preserve">Effets de l'expertise sur la coordination interarticulaire des membres inférieurs durant la course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.06.012⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83, pp.11--23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2013044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03716885v1</w:t>
+                <w:t xml:space="preserve">hal-02344947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Drigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Drigeard</w:t>
+                <w:t xml:space="preserve">Leila Gjini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (7), pp.820--824. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3579,51 +3579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-variation between graphic pattern stability and attentional cost: A clue for the difficulty to produce handwritten traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3695,51 +3695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-variation between graphic pattern stability and attentional cost: A clue for the difficulty to produce handwritten traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,497 +3809,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor coordination dynamics underlying graphic motion in 7- to 11-year-old children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Danna</w:t>
+                <w:t xml:space="preserve">Beyond the blank slate: routes to learning new coordination patterns depend on the intrinsic dynamics of the learner\textemdashexperimental evidence and theoretical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Enderli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+                <w:t xml:space="preserve">Armin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Scott Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 111 (1), pp.37 - 51. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734958v1</w:t>
+                <w:t xml:space="preserve">hal-02365341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the blank slate: routes to learning new coordination patterns depend on the intrinsic dynamics of the learner\textemdashexperimental evidence and theoretical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+                <w:t xml:space="preserve">Motor coordination dynamics underlying graphic motion in 7- to 11-year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. A. Scott Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (1), pp.37 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365341v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the blank slate: routes to learning new coordination patterns depend on the intrinsic dynamics of the learner—experimental evidence and theoretical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+                <w:t xml:space="preserve">Effects of gait pattern and arm swing on intergirdle coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00222⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.660-671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2011.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139780v1</w:t>
+                <w:t xml:space="preserve">hal-03716291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gait pattern and arm swing on intergirdle coordination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dedieu</w:t>
+                <w:t xml:space="preserve">Beyond the blank slate: routes to learning new coordination patterns depend on the intrinsic dynamics of the learner—experimental evidence and theoretical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2011.07.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03716291v1</w:t>
+                <w:t xml:space="preserve">hal-04139780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gait pattern and arm swing on intergirdle coordination</w:t>
               </w:r>
@@ -4321,70 +4321,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (3), pp.660--671. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2011.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4736,51 +4736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation of Nonpreferred Coordination Patterns during the Transition from Discrete to Continuous Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soppelsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4853,51 +4853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation of Nonpreferred Coordination Patterns During the Transition from Discrete to Continuous Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soppelsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,51 +4970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation of Nonpreferred Coordination Patterns During the Transition from Discrete to Continuous Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soppelsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive transfer of learning depends on the evolution of prior learnt task in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5345,279 +5345,279 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariation of attentional cost and stability provides further evidence for two routes to learning new coordination patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
+                <w:t xml:space="preserve">P.G. Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133 (2), pp.107--118. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+              <w:t xml:space="preserve">, 2010, 133 (2), pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365322v1</w:t>
+                <w:t xml:space="preserve">hal-04139783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariation of attentional cost and stability provides further evidence for two routes to learning new coordination patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Albaret</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Temprado</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 133 (2), pp.107-118. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+              <w:t xml:space="preserve">, 2010, 133 (2), pp.107--118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2009.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139783v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prise en compte de la contrainte liée à l’effecteur dans la dynamique de coordination graphomotrice</w:t>
               </w:r>
@@ -5629,77 +5629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (2), pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5758,51 +5758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive transfer of learning depends on the evolution of prior learned task in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6132,51 +6132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stability in the Dynamics of Learning, Memorizing, and Forgetting New Coordination Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6236,51 +6236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stability in the Dynamics of Learning, Memorizing, and Forgetting New Coordination Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6469,51 +6469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stability in the Dynamics of Learning, Memorizing, and Forgetting New Coordination Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6897,51 +6897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a new behavioral pattern is stabilized with learning determines its persistence and flexibility in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7401,51 +7401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay of attention and bimanual coordination dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Monno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,51 +7517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional demands reflect learning-induced alterations of bimanual coordination dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory dynamics: distance between the new task and existing behavioural patterns affects learning and interference in bimanual coordination in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory dynamics: distance between the new task and existing behavioural patterns affects learning and interference in bimanual coordination in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7982,51 +7982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8111,51 +8111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8227,51 +8227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional load associated with performing and stabilizing preferred bimanual patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Temprado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8435,64 +8435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of behavioral attractors with learning: Nonequilibrium phase transitions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 18 (2), pp.403-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8552,51 +8552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregor Schöner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 24 (1), pp.29-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8643,51 +8643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Covariations of Movement Parameters in 5- to 7-Year-Old Boys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 20 (1), pp.5-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8927,51 +8927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for (dynamic) principles of learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, pp.57-89, 2004, Understanding Complex Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-39676-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9030,51 +9030,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 5 Concepts and Methods for A Dynamical Approach to Behavioral Coordination and Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.S. Kelso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9134,51 +9134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative timing from the perspective of dynamic pattern theory: Stability and instability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A.S. Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9393,51 +9393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A03B8C58"/>
+    <w:nsid w:val="E808DEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9624,51 +9624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pier-giorgio-zanone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6744-9772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066974828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7165-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04788048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Champain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.04111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hervault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01368-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pelaez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.01029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hervault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Zanone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.02.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De Vries" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Zanone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5369-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darmana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.12.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DNMQ1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chamoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Lacaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulinat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2017.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW04FN9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJ9TG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa&#238;ne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Zanone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70QK1BPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139772v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amarantini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10DCNLHV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.09.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FVR4KV8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8012C00844B81CB34884955F17F5123BD4E7019B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Drigeard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gjini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.06.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSDMBT07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBHW20M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Danna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Enderli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7JDV501-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Fuchs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00222" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139780v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JN01PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.10.235" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19NXLTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6D216BX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLSM263N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139783v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Zanone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostrubiec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Albaret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Temprado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nio Castro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ant&#243;nio Janeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.08.192" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2PSXG6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTVPGVN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Castelnau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH24LG7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/jmbr.40.2.103-116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKMGMXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Atchy-Dalama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Peper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Beek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/jmbr.37.3.186-196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365307v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410400021682" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2003.08.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKB2T1SN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sallago&#239;ty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.8.4.405" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2004.10.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWQTSVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-6918(02)00033-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP5RNZBK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. S. Kelso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02190.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BPQWF26-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.4.776" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365298v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-9457(01)00055-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2GQVF41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chardenon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)00924-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX3JW810-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.25.6.1579" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.23.5.1454" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.18.2.403" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#246;ner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier G. Zanone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.1992.9941599" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viviani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.1988.10735429" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S. Kelso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jeka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60951-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365270v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60760-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365269v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Zanone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60102-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pier-giorgio-zanone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6744-9772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066974828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7165-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04788048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Champain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.04111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hervault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01368-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pelaez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.01029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hervault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Zanone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.02.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De Vries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Zanone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5369-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darmana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.12.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DNMQ1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chamoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Lacaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulinat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2017.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW04FN9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJ9TG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa&#238;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Zanone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70QK1BPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amarantini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10DCNLHV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.09.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FVR4KV8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8012C00844B81CB34884955F17F5123BD4E7019B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Drigeard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gjini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.06.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSDMBT07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBHW20M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Danna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Fuchs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00222" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Enderli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7JDV501-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JN01PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.10.235" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19NXLTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6D216BX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLSM263N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Zanone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostrubiec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Albaret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Temprado" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nio Castro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ant&#243;nio Janeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.08.192" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2PSXG6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTVPGVN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Castelnau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH24LG7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/jmbr.40.2.103-116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKMGMXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Atchy-Dalama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Peper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Beek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/jmbr.37.3.186-196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365307v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410400021682" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2003.08.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKB2T1SN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sallago&#239;ty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.8.4.405" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2004.10.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWQTSVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-6918(02)00033-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP5RNZBK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. S. Kelso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02190.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BPQWF26-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.4.776" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365298v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-9457(01)00055-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2GQVF41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chardenon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)00924-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX3JW810-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.25.6.1579" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.23.5.1454" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.18.2.403" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#246;ner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier G. Zanone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.1992.9941599" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viviani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.1988.10735429" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S. Kelso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jeka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60951-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365270v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60760-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365269v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Zanone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60102-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>