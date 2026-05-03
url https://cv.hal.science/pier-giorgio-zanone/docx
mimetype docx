--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1155,391 +1155,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint dyadic action: Error correction by two persons works better than by one alone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual and dyadic rope turning as a window into social coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Huys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul Huys</w:t>
+                <w:t xml:space="preserve">Agnieszka Kolodziej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier-Gorgio Zanone</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Farrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Darmana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 61, pp.1-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.06.014⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 58, pp.55-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139753v1</w:t>
+                <w:t xml:space="preserve">hal-02335995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and dyadic rope turning as a window into social coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint dyadic action: Error correction by two persons works better than by one alone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Darmana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pier-Gorgio Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 58, pp.55-68. </w:t>
+              <w:t xml:space="preserve">, 2018, 61, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2017.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335995v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint dyadic action: Error correction by two persons works better than by one alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Huys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61, pp.1--18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2018.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1922,51 +1922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Teacher (VT) Paradigm: Learning New Patterns of Interpersonal Coordination Using the Human Dynamic Clamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Virtual Teacher (VT) Paradigm: Learning New Patterns of Interpersonal Coordination Using the Human Dynamic Clamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2635,51 +2635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parsimonious oscillatory model of handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,51 +2881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parsimonious oscillatory model of handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,987 +3095,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
+                <w:t xml:space="preserve">Effets de l'expertise sur la coordination interarticulaire des membres inférieurs durant la course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.06.012⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83, pp.11--23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2013044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716885v1</w:t>
+                <w:t xml:space="preserve">hal-02344947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l'expertise sur la coordination interarticulaire des membres inférieurs durant la course</w:t>
+                <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Drigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2013044⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.820 - 824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344947v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+                <w:t xml:space="preserve">Co-variation between graphic pattern stability and attentional cost: A clue for the difficulty to produce handwritten traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.06.012⟩</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (5), pp.1010 - 1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365344v1</w:t>
+                <w:t xml:space="preserve">hal-01734953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching among graphic patterns is governed by oscillatory coordination dynamics: implications for understanding handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-variation between graphic pattern stability and attentional cost: A clue for the difficulty to produce handwritten traces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Danna</w:t>
+                <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Drigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Gjini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humov.2012.12.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (7), pp.820--824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2013.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01734953v1</w:t>
+                <w:t xml:space="preserve">hal-02365344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-variation between graphic pattern stability and attentional cost: A clue for the difficulty to produce handwritten traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (5), pp.1010-1025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.humov.2012.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the blank slate: routes to learning new coordination patterns depend on the intrinsic dynamics of the learner\textemdashexperimental evidence and theoretical model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
+                <w:t xml:space="preserve">Motor coordination dynamics underlying graphic motion in 7- to 11-year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. A. Scott Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (1), pp.37 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365341v1</w:t>
+                <w:t xml:space="preserve">hal-01734958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor coordination dynamics underlying graphic motion in 7- to 11-year-old children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Athènes</w:t>
+                <w:t xml:space="preserve">Beyond the blank slate: routes to learning new coordination patterns depend on the intrinsic dynamics of the learner\textemdashexperimental evidence and theoretical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Scott Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.07.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01734958v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gait pattern and arm swing on intergirdle coordination</w:t>
               </w:r>
@@ -4164,113 +4164,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the blank slate: routes to learning new coordination patterns depend on the intrinsic dynamics of the learner—experimental evidence and theoretical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kelso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2012.00222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4620,64 +4620,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination dynamics of elliptic shape drawing: Effects of orientation and eccentricity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Danna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4736,51 +4736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation of Nonpreferred Coordination Patterns during the Transition from Discrete to Continuous Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soppelsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4853,51 +4853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation of Nonpreferred Coordination Patterns During the Transition from Discrete to Continuous Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soppelsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4970,51 +4970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitation of Nonpreferred Coordination Patterns During the Transition from Discrete to Continuous Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Soppelsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive transfer of learning depends on the evolution of prior learnt task in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5203,77 +5203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une prise en compte de la contrainte liée à l’effecteur dans la dynamique de coordination graphomotrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5487,51 +5487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covariation of attentional cost and stability provides further evidence for two routes to learning new coordination patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,51 +5629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,51 +5758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive transfer of learning depends on the evolution of prior learned task in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6132,51 +6132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stability in the Dynamics of Learning, Memorizing, and Forgetting New Coordination Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6236,51 +6236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stability in the Dynamics of Learning, Memorizing, and Forgetting New Coordination Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6469,51 +6469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Stability in the Dynamics of Learning, Memorizing, and Forgetting New Coordination Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6897,51 +6897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a new behavioral pattern is stabilized with learning determines its persistence and flexibility in memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7155,51 +7155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Coordination Patterns in Handwriting: Effects of Speed and Hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sallagoïty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7259,51 +7259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the coordination dynamics of handwriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sallagoïty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory dynamics: distance between the new task and existing behavioural patterns affects learning and interference in bimanual coordination in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory dynamics: distance between the new task and existing behavioural patterns affects learning and interference in bimanual coordination in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8927,51 +8927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for (dynamic) principles of learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Kostrubiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Berlin Heidelberg, pp.57-89, 2004, Understanding Complex Systems, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-39676-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9393,51 +9393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E808DEA3"/>
+    <w:nsid w:val="9D2B73D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9624,51 +9624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pier-giorgio-zanone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6744-9772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066974828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7165-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04788048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Champain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.04111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hervault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01368-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pelaez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.01029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hervault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Zanone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.02.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De Vries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Zanone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5369-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335995v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darmana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.12.015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DNMQ1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chamoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Lacaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulinat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2017.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW04FN9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJ9TG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa&#238;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Zanone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70QK1BPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amarantini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10DCNLHV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.09.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FVR4KV8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8012C00844B81CB34884955F17F5123BD4E7019B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Drigeard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gjini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.06.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSDMBT07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00662" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.12.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBHW20M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Danna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Fuchs" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00222" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Enderli" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7JDV501-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JN01PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.10.235" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19NXLTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6D216BX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLSM263N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Zanone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostrubiec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Albaret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Temprado" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nio Castro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ant&#243;nio Janeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.08.192" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2PSXG6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTVPGVN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Castelnau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH24LG7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/jmbr.40.2.103-116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKMGMXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Atchy-Dalama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Peper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Beek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/jmbr.37.3.186-196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365307v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410400021682" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2003.08.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKB2T1SN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sallago&#239;ty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.8.4.405" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2004.10.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWQTSVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-6918(02)00033-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP5RNZBK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. S. Kelso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02190.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BPQWF26-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.4.776" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365298v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-9457(01)00055-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2GQVF41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chardenon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)00924-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX3JW810-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.25.6.1579" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.23.5.1454" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.18.2.403" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#246;ner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier G. Zanone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.1992.9941599" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viviani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.1988.10735429" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S. Kelso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jeka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60951-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365270v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60760-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365269v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Zanone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60102-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pier-giorgio-zanone" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6744-9772" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066974828" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7165-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04788048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salesse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Champain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.04111" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Hervault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Buisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Huys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2022.108255" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Francheteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Siguier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2021.103332" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01794" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01368-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pelaez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.01029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hervault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Farrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Zanone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.02.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. De Vries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Zanone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5369-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kolodziej" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Darmana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2017.12.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8DNMQ1D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Kostrubiec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Gorgio Zanone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2018.06.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZNM635N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Vries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chamoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Lacaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulinat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2017.10.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW04FN9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hamaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2015.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNJ9TG7W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kelso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0142029" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa&#238;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-G. Zanone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.083" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70QK1BPQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0116353" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344904v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassa&#239;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2014.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01342909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Scott Kelso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344899v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amarantini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.10.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10DCNLHV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Andr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-014-0600-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2014.09.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FVR4KV8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716887v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8012C00844B81CB34884955F17F5123BD4E7019B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Drigeard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gjini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.06.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSDMBT07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2012.12.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXBHW20M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00662" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139777v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Danna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734958v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Enderli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7JDV501-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Fuchs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2012.00222" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JN01PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384131v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Wamain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.07.020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X8L1JZ4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.10.235" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19NXLTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2010.08.019" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6D216BX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365340v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Soppelsa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.15.4.456" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139781v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411128v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640440v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2009.10.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLSM263N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588102v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2010.05.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QM14DWF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Zanone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kostrubiec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Albaret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Temprado" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2009.10.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD30SFSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Temprado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wamain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tallet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nio Castro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ant&#243;nio Janeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.08.192" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2PSXG6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cignetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schena" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rouard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.11.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBTVPGVN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140024v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.40.2.103-116" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365311v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Castelnau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2008.02.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH24LG7S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/jmbr.40.2.103-116" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365309v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2007.03.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RKMGMXC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Atchy-Dalama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Peper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Beek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/jmbr.37.3.186-196" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365307v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Palut" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410400021682" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0208-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JL1830TM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365304v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Watier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2003.08.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKB2T1SN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sallago&#239;ty" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/mcj.8.4.405" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2004.10.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKWQTSVP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0001-6918(02)00033-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NP5RNZBK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. S. Kelso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2002.02190.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8BPQWF26-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140038v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLTFS2ZR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365302v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(02)00878-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365299v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.4.776" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365298v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-9457(01)00055-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2GQVF41-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365296v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chardenon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)00924-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WX3JW810-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.25.6.1579" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.23.5.1454" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.18.2.403" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356729v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sch&#246;ner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier G. Zanone" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.1992.9941599" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356728v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viviani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222895.1988.10735429" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716154v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140175v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39676-5_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365271v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S. Kelso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jeka" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60951-6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365270v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60760-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365269v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G. Zanone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(08)60102-8" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>