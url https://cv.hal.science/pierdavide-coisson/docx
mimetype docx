--- v1 (2026-03-26)
+++ v2 (2026-05-06)
@@ -1596,631 +1596,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-latitude F region large-scale ionospheric irregularities under different solar wind and zenith angle conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-stamp correction of magnetic observatory data acquired during unavailability of time-synchronization services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdavide Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yu. Lukianova</w:t>
+                <w:t xml:space="preserve">Kader Telali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. M. Uvarov</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Heumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2016.10.010⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gi-6-311-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748883v1</w:t>
+                <w:t xml:space="preserve">insu-02305942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-stamp correction of magnetic observatory data acquired during unavailability of time-synchronization services</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-latitude F region large-scale ionospheric irregularities under different solar wind and zenith angle conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Heumez</w:t>
+                <w:t xml:space="preserve">R. Yu. Lukianova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lesur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. M. Uvarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coïsson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.557-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2016.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gi-6-311-2017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02305942v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Day-to-day variability of VTEC and ROTI in October 2012 with impact of high-speed solar wind stream on 13 October 2012</w:t>
+                <w:t xml:space="preserve">Global statistical maps of extreme-event magnetic observatory 1 min first differences in horizontal intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyasse Azzouzi</w:t>
+                <w:t xml:space="preserve">Jeffrey J. Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenca Migoya-Orué</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antti Pulkkinen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sun and Geosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.4126-4135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311361v1</w:t>
+                <w:t xml:space="preserve">insu-03748797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global statistical maps of extreme-event magnetic observatory 1 min first differences in horizontal intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionospheric and magnetic signatures of a high speed solar wind in low latitudes on 13 October 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenca Migoya-Orué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey J. Love</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
+                <w:t xml:space="preserve">Ilyasse Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdavide Coisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Pulkkinen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Amory-Mazaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolland Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sun and Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.23-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748797v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionospheric and magnetic signatures of a high speed solar wind in low latitudes on 13 October 2012</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Day-to-day variability of VTEC and ROTI in October 2012 with impact of high-speed solar wind stream on 13 October 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyasse Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yenca Migoya-Orué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Amory-Mazaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sun and Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.23-35</w:t>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311390v1</w:t>
+                <w:t xml:space="preserve">hal-01311361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2015 International Geomagnetic Reference Field (IGRF) candidate model based on Swarm’s experimental absolute magnetometer vector mode data</w:t>
               </w:r>
@@ -2719,291 +2719,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modeling of tsunami-related internal gravity waves in the Hawaiian atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tsunami signature in the ionosphere: A simulation of OTH radar observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierdavide Coisson</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Makela</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5047/eps.2011.06.051⟩</w:t>
+              <w:t xml:space="preserve">Radio Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010RS004603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02527677v1</w:t>
+                <w:t xml:space="preserve">insu-02564116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami signature in the ionosphere: A simulation of OTH radar observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of tsunami-related internal gravity waves in the Hawaiian atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Occhipinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lognonné</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierdavide Coisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Makela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allgeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Molinié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alam Kherani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (6), </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (7), pp.847-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010RS004603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5047/eps.2011.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02564116v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02527677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and modeling the ionospheric airglow response over Hawaii to the tsunami generated by the Tohoku earthquake of 11 March 2011</w:t>
               </w:r>
@@ -3302,51 +3302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Developments in the IPGP Variometer Stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bergerard-Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,64 +3481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Garcia-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Heumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4294,51 +4294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Rivierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IAGA workshop on Geomagnetic Observatory Instruments, Data Acquisition and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Tihany, Hungary. </w:t>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierdavide Coïsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreina Garcia-Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Heumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5101,51 +5101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83D3C123"/>
+    <w:nsid w:val="7504045A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5332,51 +5332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierdavide-coisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4155-2111" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388243v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Emsley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Beggan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Callow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Whaler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Co&#239;sson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2025028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jenner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2025048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Co&#239;sson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buresova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Truhlik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maletckii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Mikesell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munaibari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravanelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pignalberi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pezzopane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Themens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Haralambous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nava" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2986683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73886-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Tuo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vafi Doumbia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Kassamba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01305-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zakharenkova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hozumi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024981" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rakoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yu. Lukianova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Uvarov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.10.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RF4ND8D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Telali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heumez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lalanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-6-311-2017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Azzouzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenca Migoya-Oru&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amory-Mazaudier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Love" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Pulkkinen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068664" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vigneron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0265-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EA000054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Finlay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n D Beggan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0228-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05617.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02527677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Makela" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam Kherani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564116v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehrels" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047860" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Makela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;bert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gehrels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergerard-Timofeeva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heumez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Telali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29327/1737054.20-16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Garcia-Reyes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03343593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse B. N. Clausen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deconinck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14660" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Leger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. N. Clausen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deram" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Telali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rivierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parmentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brocco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GLOB0009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierdavide-coisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4155-2111" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388243v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Emsley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciaran Beggan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Callow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Whaler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Co&#239;sson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2025028" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411102v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chauvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jenner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Deborde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Hulot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/swsc/2025048" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jenner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Co&#239;sson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hulot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buresova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Truhlik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03688502v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Astafyeva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maletckii" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Mikesell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munaibari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravanelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452276v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zedek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rolland" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dylan Mikesell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.06.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896688v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pignalberi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pezzopane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Themens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haris Haralambous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nava" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2020.2986683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73886-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03171037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Tuo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vafi Doumbia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Kouassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Kassamba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01305-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mikesell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie M Rolland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebekah Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdavide Coisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10080443" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zakharenkova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hozumi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024981" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856121v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rakoto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coisson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JA024654" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02305942v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Telali" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heumez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lalanne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-6-311-2017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748883v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yu. Lukianova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Uvarov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.10.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RF4ND8D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Love" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Pulkkinen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068664" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenca Migoya-Oru&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyasse Azzouzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amory-Mazaudier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01311361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vigneron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0265-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Walwer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014EA000054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01412375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher C Finlay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciar&#225;n D Beggan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alken" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J Aubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-015-0228-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815460v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Kherani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#233;bert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05617.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02564116v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Occhipinti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010RS004603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02527677v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Makela" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allgeyer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alam Kherani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.051" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gehrels" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047860" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Makela" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H H&#233;bert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gehrels" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rolland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552055v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergerard-Timofeeva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heumez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Telali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29327/1737054.20-16" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481674v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreina Garcia-Reyes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Parmentier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03343593v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse B. N. Clausen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Deconinck" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14660" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141370v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Leger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. N. Clausen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deram" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378614v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zedek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mikesell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Nocquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816219v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Telali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rivierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parmentier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925853v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Pichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Listowski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Abbassi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Astafyeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chauvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brocco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596719v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rakoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Occhipinti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vergnolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04664355v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GLOB0009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>