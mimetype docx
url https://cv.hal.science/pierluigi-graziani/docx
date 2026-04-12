--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -503,278 +503,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
+                <w:t xml:space="preserve">Beliefs about sleep : links with ruminations, nightmare, and anxiety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrutti Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-04672-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122787v1</w:t>
+                <w:t xml:space="preserve">hal-04061540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs about sleep : links with ruminations, nightmare, and anxiety</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Faccini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Lelonek-Kuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.198. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-023-04672-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061540v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devils or angels when in love? An exploratory study investigating romantic love among high-risk athletes</w:t>
               </w:r>
@@ -894,51 +894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Constructive Ruminations, Insomnia and Nightmares : Trio of Vulnerabilities to Suicide Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrutti Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,90 +1011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions Underlying Addictive Technology Use Patterns: Insights for Cognitive-Behavioural Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1139,773 +1139,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual priming to increase the sense of presence in virtual reality: exploratory study</w:t>
+                <w:t xml:space="preserve">Comparing impulsivity in borderline personality, schizophrenia and obsessional‐compulsive disorders: Who is ahead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Cerda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Fauvarque</w:t>
+                <w:t xml:space="preserve">Sylvia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-021-00515-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (7), pp.1732-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jclp.23129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186713v1</w:t>
+                <w:t xml:space="preserve">hal-04849824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Valence Recognition on Virtual, Robotic, and Human Faces: a Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Contextual priming to increase the sense of presence in virtual reality: exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technology in Behavioral Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41347-020-00172-5⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-021-00515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171138v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colours of love: facial thermal reactions of people thinking about their lovers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional Valence Recognition on Virtual, Robotic, and Human Faces: a Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Sexuality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19419899.2020.1756392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Technology in Behavioral Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.151 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41347-020-00172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187980v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing impulsivity in borderline personality, schizophrenia and obsessional‐compulsive disorders: Who is ahead?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The colours of love: facial thermal reactions of people thinking about their lovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arcangelo Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaïs Troïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrizia S Bisiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (7), pp.1732-1744. </w:t>
+              <w:t xml:space="preserve">Psychology &amp; Sexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jclp.23129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19419899.2020.1756392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849824v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight's level in borderline personality disorder, questioning consciousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Martin</w:t>
+                <w:t xml:space="preserve">Social priming influences the perception of a virtual audience: Exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jadr.2020.100045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-021-01869-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171145v1</w:t>
+                <w:t xml:space="preserve">hal-03236226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social priming influences the perception of a virtual audience: Exploratory study</w:t>
+                <w:t xml:space="preserve">Insight's level in borderline personality disorder, questioning consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Cerda</w:t>
+                <w:t xml:space="preserve">Sylvia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-021-01869-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2020.100045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236226v1</w:t>
+                <w:t xml:space="preserve">hal-03171145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Valence Recognition on Virtual, Robotic, and Human Faces: a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Technology in Behavioral Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41347-020-00172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960854v1</w:t>
@@ -2040,831 +2040,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity issues in borderline personality disorder and it's links with insight: the role of urgency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Examining the relationships between impulsivity, aggression, and recidivism for prisoners with antisocial personality disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Aizpurua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02564⟩</w:t>
+              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (10), pp.101314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avb.2019.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487769v1</w:t>
+                <w:t xml:space="preserve">hal-02487767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the relationships between impulsivity, aggression, and recidivism for prisoners with antisocial personality disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Aizpurua</w:t>
+                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halley Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.avb.2019.07.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02487767v1</w:t>
+                <w:t xml:space="preserve">hal-04139695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulsivity issues in borderline personality disorder and it's links with insight: the role of urgency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139695v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsivity issues in borderline personality disorder and it's links with insight: the role of urgency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.e02564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171144v1</w:t>
+                <w:t xml:space="preserve">hal-02487769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
+                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fonte</w:t>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.088610991880627. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957808v1</w:t>
+                <w:t xml:space="preserve">hal-03117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
+                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dumas</w:t>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Chesterman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (2), pp.290. </w:t>
+              <w:t xml:space="preserve">Affilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.088610991880627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117891v1</w:t>
+                <w:t xml:space="preserve">hal-01957808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Kuss</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Halley Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t>
@@ -2902,90 +2902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales associées à la violence conjugale : de la psychologisation à la légitimation des violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,360 +3004,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive, Emotional, and Auto-Activation Dimensions of Apathy in Parkinson's Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Therapeutic Contribution of Music in Music-Assisted Systematic Desensitization for Substance Addiction Treatment: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+                <w:t xml:space="preserve">Vasileios Stamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie C. Gély-Nargeot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca Clerveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelouda Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Rocheleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Berejnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2017.00230⟩</w:t>
+              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.30--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aip.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648507v1</w:t>
+                <w:t xml:space="preserve">hal-01754723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Therapeutic Contribution of Music in Music-Assisted Systematic Desensitization for Substance Addiction Treatment: A Pilot Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lelouda Stamou</w:t>
+                <w:t xml:space="preserve">Cognitive, Emotional, and Auto-Activation Dimensions of Apathy in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Le Rocheleuil</w:t>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Berejnoi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie C. Gély-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56, pp.30--44. </w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.230 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aip.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2017.00230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754723v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria J. Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t>
@@ -3395,51 +3395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stress associated with the coming out process in the young adult population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chatzoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3616,51 +3616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque suicidaire et stress chez les jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3828,51 +3828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, risque suicidaire et annonce de son homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3919,51 +3919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Maladaptive Schemas among children: A new way to screen for depressed children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coping strategies that young homosexuals set up at the time of the disclosure of their homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4125,230 +4125,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Graziani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Community Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7870/cjcmh-2011-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623621v1</w:t>
+                <w:t xml:space="preserve">hal-01682922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Community Mental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682922v1</w:t>
+                <w:t xml:space="preserve">hal-01623621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentatives de suicide et homosexualité: revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4747,303 +4747,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des états émotionnels avant et après une prise de risques : exemple de la plongée sous-marine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
+                <w:t xml:space="preserve">Thérapie cognitive et schémas cognitifs : un aspect du paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bréjard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+                <w:t xml:space="preserve">D. Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hautekeete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Piolat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Deregnaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14, pp.40. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (3), pp.173-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97531-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2003.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350741v1</w:t>
+                <w:t xml:space="preserve">hal-03869912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie cognitive et schémas cognitifs : un aspect du paradoxe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rusinek</w:t>
+                <w:t xml:space="preserve">Évaluation des états émotionnels avant et après une prise de risques : exemple de la plongée sous-marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bréjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2003.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97531-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03869912v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État émotionnel subjectif et prise de risques : rôle de l’anxiété et de la fatigue psychologique</w:t>
               </w:r>
@@ -5286,77 +5286,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport thérapeutique de la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5394,51 +5394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5515,90 +5515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologisation de la violence conjugale comme forme de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, Genre et Vulnérabilités. Les Femmes et les Violences Conjugales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5727,77 +5727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales et idéologies légitimatrices : validation française de la « Domestic Violence Myth Acceptance Scale ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale en langue française </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Genêve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’activité physique sur la production de comportements sociaux non-verbaux chez des patients atteints de schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6055,77 +6055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations sociales du champ représentationnel des violences conjugales, de la gravité perçue des comportements associés et des raisons évoquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 ème Colloque Jeunes Chercheurs ADRIPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6150,51 +6150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des stratégies de coping, de l’évaluation des risques, du vécu émotionnel et du risque suicidaire lors d’une situation stressante particulière : l’annonce de son homosexualité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6226,204 +6226,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation cognitive d’une situation stressante : les spécificités du coming-out.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Les rapports filles-garçons en zones urbaines sensibles : étude menée auprès de 73 adolescentes et adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, paris, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160680v1</w:t>
+                <w:t xml:space="preserve">hal-02160681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports filles-garçons en zones urbaines sensibles : étude menée auprès de 73 adolescentes et adolescents.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Evaluation cognitive d’une situation stressante : les spécificités du coming-out.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160681v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6558,51 +6558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On s'y croirait !&amp;quot; une psychothérapie réussie en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6653,90 +6653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de présence et succès thérapeutique en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6774,90 +6774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’amorçage sémantique sur les substrats cognitifs et émotionnels du trouble anxieux généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6895,64 +6895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de présence et succès thérapeutique en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7010,549 +7010,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions d'impulsivité et de conscience de la maladie dans le trouble borderline : Etude préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Martin</w:t>
+                <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès de l’encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160687v1</w:t>
+                <w:t xml:space="preserve">hal-01659381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+                <w:t xml:space="preserve">Dimensions d'impulsivité et de conscience de la maladie dans le trouble borderline : Etude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">15ème congrès de l’encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659381v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, paris, France</w:t>
+              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160688v1</w:t>
+                <w:t xml:space="preserve">hal-01670284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Attal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670284v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : l'impact d’un programme de psychoéducation sur les représentations de la maladie dans les troubles bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7607,51 +7607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal risk and stress during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7689,51 +7689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7771,64 +7771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed to face up to stress: study conducted with 400 homosexuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7866,51 +7866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emotional experience of a particular stressful situation: the homosexuality advertisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,51 +7948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarification and suicide attempts: review of the litterature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8056,77 +8056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a questionnaire on the suicidal beliefs : « ASP suicide »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European symposium on suicide and suicidal behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8196,51 +8196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les addictions par les TCC 2ème Edition Dir P Graziani, L Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8258,51 +8258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmonter un problème avec l'alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8346,51 +8346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson, 2013, 978-2-294-77964-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2021-0-03421-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8443,329 +8443,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Les approches psychopathologiques du symptôme : comment peut-on l’interpréter ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Interventions dans le cadre de problèmes d'addiction chez les étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMEO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé et le bien-être des étudiants : Comprendre et agir. Dir Romo L &amp; Fouques D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738132v1</w:t>
+                <w:t xml:space="preserve">hal-04267448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions dans le cadre de problèmes d'addiction chez les étudiants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Chapitre 2. Qu’est-ce que la psychologie clinique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">UMEO. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé et le bien-être des étudiants : Comprendre et agir. Dir Romo L &amp; Fouques D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.43-54, 2021, 978-2-10-081986-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267448v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Qu’est-ce que la psychologie clinique ?</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Les approches psychopathologiques du symptôme : comment peut-on l’interpréter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.43-54, 2021, 978-2-10-081986-7. </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.73-86, 2021, 978-2-10-081986-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738124v1</w:t>
+                <w:t xml:space="preserve">hal-04738132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Épistémologie, éthique et déontologie de la recherche</w:t>
               </w:r>
@@ -8909,269 +8909,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desire to drink : is it dangeous in the hospital ? Application of exposure technique</w:t>
+                <w:t xml:space="preserve">Clinical case : Application of Beck’s addiction or motivation model to prevent relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabio Cannas-Aghedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Best Pratices : Music in creative detoxification and rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160656v1</w:t>
+                <w:t xml:space="preserve">hal-02160654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical case : Application of Beck’s addiction or motivation model to prevent relapse</w:t>
+                <w:t xml:space="preserve">The desire to drink : is it dangeous in the hospital ? Application of exposure technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Giuffrida</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Best Pratices : Music in creative detoxification and rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160654v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quality of motivation is a criteron for fitting the treatment</w:t>
               </w:r>
@@ -9183,64 +9183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9360,51 +9360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de genre à l’adolescence dans les zones urbaines sensibles: etude menée auprès de 40 jeunes hommes âgés de 13 à 28 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9442,51 +9442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and Homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9875,51 +9875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61054B4E"/>
+    <w:nsid w:val="1C986E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10106,51 +10106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierluigi-graziani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0972-8674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrutti Joshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241237900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04672-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Ghedina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lux-Sterritt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541221086596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S339567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauvarque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00515-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41347-020-00172-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Merla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia S Bisiacchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19419899.2020.1756392" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2020.100045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236226v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01869-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghdah Tammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2019.1704081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Zabala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aizpurua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.07.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBXRBHT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Stamou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clerveaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelouda Stamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berejnoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2017.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatzoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stamou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2016.08.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sgard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70191-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deregnaucourt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2003.10.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZGCQTXV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aldini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aftcc.org/event/51eme-congres-de-tcc-2023-12-08-2023-12-09-7/register#scrollTop=0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18155.52009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03421-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267448v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marqu.2015.01.0143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierluigi-graziani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0972-8674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrutti Joshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241237900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04672-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Ghedina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lux-Sterritt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541221086596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S339567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauvarque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00515-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41347-020-00172-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Merla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia S Bisiacchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19419899.2020.1756392" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01869-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2020.100045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghdah Tammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2019.1704081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Zabala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aizpurua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.07.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBXRBHT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02564" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Stamou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clerveaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelouda Stamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berejnoi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2017.07.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00230" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatzoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stamou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2016.08.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sgard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70191-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deregnaucourt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2003.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZGCQTXV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aldini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aftcc.org/event/51eme-congres-de-tcc-2023-12-08-2023-12-09-7/register#scrollTop=0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18155.52009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03421-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marqu.2015.01.0143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>