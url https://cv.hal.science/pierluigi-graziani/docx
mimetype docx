--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -503,278 +503,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs about sleep : links with ruminations, nightmare, and anxiety</w:t>
+                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Faccini</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lelonek-Kuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-023-04672-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061540v1</w:t>
+                <w:t xml:space="preserve">hal-04122787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problematic Internet Use among Adults: A Cross-Cultural Study in 15 Countries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beliefs about sleep : links with ruminations, nightmare, and anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lelonek-Kuleta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vrutti Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.1027. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12031027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-023-04672-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122787v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devils or angels when in love? An exploratory study investigating romantic love among high-risk athletes</w:t>
               </w:r>
@@ -894,51 +894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Constructive Ruminations, Insomnia and Nightmares : Trio of Vulnerabilities to Suicide Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vrutti Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1011,90 +1011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions Underlying Addictive Technology Use Patterns: Insights for Cognitive-Behavioural Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1139,516 +1139,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing impulsivity in borderline personality, schizophrenia and obsessional‐compulsive disorders: Who is ahead?</w:t>
+                <w:t xml:space="preserve">Emotional Valence Recognition on Virtual, Robotic, and Human Faces: a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Martin</w:t>
+                <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (7), pp.1732-1744. </w:t>
+              <w:t xml:space="preserve">Journal of Technology in Behavioral Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (1), pp.151 - 158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jclp.23129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41347-020-00172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849824v1</w:t>
+                <w:t xml:space="preserve">hal-03171138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual priming to increase the sense of presence in virtual reality: exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The colours of love: facial thermal reactions of people thinking about their lovers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Cerda</w:t>
+                <w:t xml:space="preserve">Daniela Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fauvarque</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arcangelo Merla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaïs Troïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia S Bisiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-021-00515-4⟩</w:t>
+              <w:t xml:space="preserve">Psychology &amp; Sexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19419899.2020.1756392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186713v1</w:t>
+                <w:t xml:space="preserve">hal-03187980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Valence Recognition on Virtual, Robotic, and Human Faces: a Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Contextual priming to increase the sense of presence in virtual reality: exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fauvarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Technology in Behavioral Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41347-020-00172-5⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-021-00515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171138v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colours of love: facial thermal reactions of people thinking about their lovers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing impulsivity in borderline personality, schizophrenia and obsessional‐compulsive disorders: Who is ahead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia S Bisiacchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Sexuality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (7), pp.1732-1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19419899.2020.1756392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jclp.23129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187980v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social priming influences the perception of a virtual audience: Exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight's level in borderline personality disorder, questioning consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1812,100 +1812,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Valence Recognition on Virtual, Robotic, and Human Faces: a Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Technology in Behavioral Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41347-020-00172-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960854v1</w:t>
@@ -2040,831 +2040,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the relationships between impulsivity, aggression, and recidivism for prisoners with antisocial personality disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impulsivity issues in borderline personality disorder and it's links with insight: the role of urgency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avb.2019.07.009⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.e02564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487767v1</w:t>
+                <w:t xml:space="preserve">hal-02487769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halley Pontes</w:t>
+                <w:t xml:space="preserve">Examining the relationships between impulsivity, aggression, and recidivism for prisoners with antisocial personality disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Aizpurua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
+              <w:t xml:space="preserve">Aggression and Violent Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (10), pp.101314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avb.2019.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139695v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsivity issues in borderline personality disorder and it's links with insight: the role of urgency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity issues in borderline personality disorder and it's links with insight: the role of urgency</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halley Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02564⟩</w:t>
+              <w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487769v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
+                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dumas</w:t>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Chesterman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (2), pp.290. </w:t>
+              <w:t xml:space="preserve">Affilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.088610991880627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117891v1</w:t>
+                <w:t xml:space="preserve">hal-01957808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
+                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fonte</w:t>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.088610991880627. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957808v1</w:t>
+                <w:t xml:space="preserve">hal-03117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halley Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halley Pontes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mark Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Dawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t>
@@ -2902,90 +2902,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales associées à la violence conjugale : de la psychologisation à la légitimation des violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,360 +3004,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Therapeutic Contribution of Music in Music-Assisted Systematic Desensitization for Substance Addiction Treatment: A Pilot Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive, Emotional, and Auto-Activation Dimensions of Apathy in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasileios Stamou</w:t>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Clerveaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie C. Gély-Nargeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aip.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.230 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2017.00230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01754723v1</w:t>
+                <w:t xml:space="preserve">hal-01648507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive, Emotional, and Auto-Activation Dimensions of Apathy in Parkinson's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+                <w:t xml:space="preserve">The Therapeutic Contribution of Music in Music-Assisted Systematic Desensitization for Substance Addiction Treatment: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Clerveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelouda Stamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+                <w:t xml:space="preserve">Sarah Le Rocheleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie C. Gély-Nargeot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Berejnoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.230 - 230. </w:t>
+              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56, pp.30--44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2017.00230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aip.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648507v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria J. Kuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t>
@@ -3395,51 +3395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stress associated with the coming out process in the young adult population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chatzoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3616,51 +3616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque suicidaire et stress chez les jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3828,51 +3828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, risque suicidaire et annonce de son homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3919,51 +3919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Maladaptive Schemas among children: A new way to screen for depressed children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coping strategies that young homosexuals set up at the time of the disclosure of their homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4125,230 +4125,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Community Mental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682922v1</w:t>
+                <w:t xml:space="preserve">hal-01623621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Graziani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue Française et Francophone de Psychiatrie et de Psychologie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Community Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7870/cjcmh-2011-0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623621v1</w:t>
+                <w:t xml:space="preserve">hal-01682922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentatives de suicide et homosexualité: revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5286,77 +5286,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport thérapeutique de la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5394,51 +5394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5515,90 +5515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologisation de la violence conjugale comme forme de légitimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, Genre et Vulnérabilités. Les Femmes et les Violences Conjugales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5727,77 +5727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales et idéologies légitimatrices : validation française de la « Domestic Violence Myth Acceptance Scale ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale en langue française </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Genêve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5822,51 +5822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’activité physique sur la production de comportements sociaux non-verbaux chez des patients atteints de schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6055,77 +6055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations sociales du champ représentationnel des violences conjugales, de la gravité perçue des comportements associés et des raisons évoquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 ème Colloque Jeunes Chercheurs ADRIPS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6150,51 +6150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des stratégies de coping, de l’évaluation des risques, du vécu émotionnel et du risque suicidaire lors d’une situation stressante particulière : l’annonce de son homosexualité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6226,204 +6226,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rapports filles-garçons en zones urbaines sensibles : étude menée auprès de 73 adolescentes et adolescents.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Evaluation cognitive d’une situation stressante : les spécificités du coming-out.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160681v1</w:t>
+                <w:t xml:space="preserve">hal-02160680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation cognitive d’une situation stressante : les spécificités du coming-out.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Les rapports filles-garçons en zones urbaines sensibles : étude menée auprès de 73 adolescentes et adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, paris, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque International de Psychologie Sociale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160680v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6558,51 +6558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On s'y croirait !&amp;quot; une psychothérapie réussie en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6653,90 +6653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de présence et succès thérapeutique en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6774,90 +6774,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l’amorçage sémantique sur les substrats cognitifs et émotionnels du trouble anxieux généralisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6895,64 +6895,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment de présence et succès thérapeutique en réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7010,549 +7010,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+                <w:t xml:space="preserve">Dimensions d'impulsivité et de conscience de la maladie dans le trouble borderline : Etude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">15ème congrès de l’encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659381v1</w:t>
+                <w:t xml:space="preserve">hal-02160687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions d'impulsivité et de conscience de la maladie dans le trouble borderline : Etude préliminaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Martin</w:t>
+                <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès de l’encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160687v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Attal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670284v1</w:t>
+                <w:t xml:space="preserve">hal-02160688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, paris, France</w:t>
+              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160688v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : l'impact d’un programme de psychoéducation sur les représentations de la maladie dans les troubles bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7607,51 +7607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal risk and stress during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7689,51 +7689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7771,64 +7771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed to face up to stress: study conducted with 400 homosexuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7866,51 +7866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emotional experience of a particular stressful situation: the homosexuality advertisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,51 +7948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarification and suicide attempts: review of the litterature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8056,77 +8056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a questionnaire on the suicidal beliefs : « ASP suicide »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European symposium on suicide and suicidal behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8196,51 +8196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les addictions par les TCC 2ème Edition Dir P Graziani, L Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8258,51 +8258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmonter un problème avec l'alcool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8346,51 +8346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Masson, 2013, 978-2-294-77964-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2021-0-03421-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8443,329 +8443,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions dans le cadre de problèmes d'addiction chez les étudiants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Les approches psychopathologiques du symptôme : comment peut-on l’interpréter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">UMEO. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé et le bien-être des étudiants : Comprendre et agir. Dir Romo L &amp; Fouques D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.73-86, 2021, 978-2-10-081986-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267448v1</w:t>
+                <w:t xml:space="preserve">hal-04738132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Qu’est-ce que la psychologie clinique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
+                <w:t xml:space="preserve">Interventions dans le cadre de problèmes d'addiction chez les étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMEO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé et le bien-être des étudiants : Comprendre et agir. Dir Romo L &amp; Fouques D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738124v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Les approches psychopathologiques du symptôme : comment peut-on l’interpréter ?</w:t>
+                <w:t xml:space="preserve">Chapitre 2. Qu’est-ce que la psychologie clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.73-86, 2021, 978-2-10-081986-7. </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.43-54, 2021, 978-2-10-081986-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738132v1</w:t>
+                <w:t xml:space="preserve">hal-04738124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Épistémologie, éthique et déontologie de la recherche</w:t>
               </w:r>
@@ -8909,269 +8909,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical case : Application of Beck’s addiction or motivation model to prevent relapse</w:t>
+                <w:t xml:space="preserve">The desire to drink : is it dangeous in the hospital ? Application of exposure technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Cannas-Aghedu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Jessica Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Giuffrida</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Best Pratices : Music in creative detoxification and rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160654v1</w:t>
+                <w:t xml:space="preserve">hal-02160656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The desire to drink : is it dangeous in the hospital ? Application of exposure technique</w:t>
+                <w:t xml:space="preserve">Clinical case : Application of Beck’s addiction or motivation model to prevent relapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Cannas-Aghedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Best Pratices : Music in creative detoxification and rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160656v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The quality of motivation is a criteron for fitting the treatment</w:t>
               </w:r>
@@ -9183,64 +9183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9360,51 +9360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de genre à l’adolescence dans les zones urbaines sensibles: etude menée auprès de 40 jeunes hommes âgés de 13 à 28 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9442,51 +9442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and Homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9875,51 +9875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C986E28"/>
+    <w:nsid w:val="02D5EE4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10106,51 +10106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierluigi-graziani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0972-8674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrutti Joshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241237900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04672-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Ghedina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lux-Sterritt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541221086596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S339567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849824v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23129" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauvarque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00515-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41347-020-00172-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Merla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia S Bisiacchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19419899.2020.1756392" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01869-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2020.100045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghdah Tammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2019.1704081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487767v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Zabala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aizpurua" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.07.009" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBXRBHT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02564" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Stamou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clerveaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelouda Stamou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berejnoi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2017.07.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00230" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatzoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stamou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2016.08.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sgard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70191-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deregnaucourt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2003.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZGCQTXV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aldini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aftcc.org/event/51eme-congres-de-tcc-2023-12-08-2023-12-09-7/register#scrollTop=0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18155.52009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03421-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267448v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marqu.2015.01.0143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierluigi-graziani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0972-8674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrutti Joshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241237900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04672-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Ghedina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lux-Sterritt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541221086596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S339567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41347-020-00172-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Merla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia S Bisiacchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19419899.2020.1756392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauvarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00515-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01869-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2020.100045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghdah Tammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2019.1704081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Zabala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aizpurua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.07.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBXRBHT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Stamou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clerveaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelouda Stamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berejnoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2017.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatzoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stamou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2016.08.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sgard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70191-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deregnaucourt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2003.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZGCQTXV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aldini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aftcc.org/event/51eme-congres-de-tcc-2023-12-08-2023-12-09-7/register#scrollTop=0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18155.52009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03421-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267448v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marqu.2015.01.0143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>