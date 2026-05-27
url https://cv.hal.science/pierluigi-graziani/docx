--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -2528,51 +2528,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
+                <w:t xml:space="preserve">Les représentations sociales associées à la violence conjugale : de la psychologisation à la légitimation des violences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fonte</w:t>
@@ -2590,441 +2590,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affilia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957808v1</w:t>
+                <w:t xml:space="preserve">hal-03827188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adam Chesterman</w:t>
+                <w:t xml:space="preserve">French Validation of the Domestic Violence Myth Acceptance Scale (DVMAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
+              <w:t xml:space="preserve">Affilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.088610991880627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0886109918806273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117891v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characteristics of Stress and Suicidal Ideation in the Disclosure of Sexual Orientation among Young French LGB Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 15 (2), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15020290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139712v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations sociales associées à la violence conjugale : de la psychologisation à la légitimation des violences</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halley Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Dawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827188v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive, Emotional, and Auto-Activation Dimensions of Apathy in Parkinson's Disease</w:t>
               </w:r>
@@ -3389,278 +3389,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stress associated with the coming out process in the young adult population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Music-Assisted Systematic Desensitization for the Reduction of Craving in Response to Drug-Conditioned Cues: A Pilot Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chatzoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19359705.2016.1182957⟩</w:t>
+              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.36--45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aip.2016.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623574v1</w:t>
+                <w:t xml:space="preserve">hal-01566669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music-Assisted Systematic Desensitization for the Reduction of Craving in Response to Drug-Conditioned Cues: A Pilot Study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">The stress associated with the coming out process in the young adult population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts in Psychotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51, pp.36--45. </w:t>
+              <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (4), pp.319 - 328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aip.2016.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19359705.2016.1182957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566669v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque suicidaire et stress chez les jeunes homosexuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hatteschweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,51 +3759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Clinique Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3828,51 +3828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress, risque suicidaire et annonce de son homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3919,51 +3919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Maladaptive Schemas among children: A new way to screen for depressed children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coping strategies that young homosexuals set up at the time of the disclosure of their homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4131,51 +4131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu émotionnel et tentatives de suicide lors du coming-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4213,51 +4213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception de jeunes lesbiennes et gais concernant l'attitude de leurs parents à l'égard de leur homosexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4304,51 +4304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentatives de suicide et homosexualité: revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4622,558 +4622,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress, tabagisme et autres conduites addictives en milieu policier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État émotionnel subjectif et prise de risques : rôle de l’anxiété et de la fatigue psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (2), pp.89-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97450-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318999v1</w:t>
+                <w:t xml:space="preserve">hal-02350728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie cognitive et schémas cognitifs : un aspect du paradoxe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rusinek</w:t>
+                <w:t xml:space="preserve">Stress, tabagisme et autres conduites addictives en milieu policier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Marpeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (3), pp.215-225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03869912v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des états émotionnels avant et après une prise de risques : exemple de la plongée sous-marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14, pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97531-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État émotionnel subjectif et prise de risques : rôle de l’anxiété et de la fatigue psychologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydia Fernandez</w:t>
+                <w:t xml:space="preserve">Thérapie cognitive et schémas cognitifs : un aspect du paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hautekeete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Deregnaucourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (3), pp.173-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2003.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1155-1704(04)97450-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02350728v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychothérapie alcoologique de groupe selon le modèle cognitivo-comportemental</w:t>
               </w:r>
@@ -5312,51 +5312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5394,51 +5394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des théories cognitives dans la lutte contre la stigmatisation de la schizophrénie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Devoisin-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,459 +5617,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of Knowing Machines: Revisiting Gödel and the Mechanistic Thesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets de l’activité physique sur la production de comportements sociaux non-verbaux chez des patients atteints de schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Aldini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+                <w:t xml:space="preserve">Attal J</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on History and Philosophy of Computing (HaPoC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615307v1</w:t>
+                <w:t xml:space="preserve">hal-02160675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales et idéologies légitimatrices : validation française de la « Domestic Violence Myth Acceptance Scale ».</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+                <w:t xml:space="preserve">Theory of Knowing Machines: Revisiting Gödel and the Mechanistic Thesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Fano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Psychologie Sociale en langue française </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on History and Philosophy of Computing (HaPoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pisa, Italy. pp.57-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47286-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666930v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
+                <w:t xml:space="preserve">Violences conjugales et idéologies légitimatrices : validation française de la « Domestic Violence Myth Acceptance Scale ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès International de Psychologie Sociale en langue française </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Genêve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160678v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’activité physique sur la production de comportements sociaux non-verbaux chez des patients atteints de schizophrénie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attal J</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Claude Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, paris, France</w:t>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160675v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations sociales du champ représentationnel des violences conjugales, de la gravité perçue des comportements associés et des raisons évoquées</w:t>
               </w:r>
@@ -6150,51 +6150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités des stratégies de coping, de l’évaluation des risques, du vécu émotionnel et du risque suicidaire lors d’une situation stressante particulière : l’annonce de son homosexualité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6232,51 +6232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation cognitive d’une situation stressante : les spécificités du coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6314,51 +6314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports filles-garçons en zones urbaines sensibles : étude menée auprès de 73 adolescentes et adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6813,51 +6813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Cerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7010,549 +7010,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions d'impulsivité et de conscience de la maladie dans le trouble borderline : Etude préliminaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès de l’encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160687v1</w:t>
+                <w:t xml:space="preserve">hal-02160688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659381v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités physiques et symptômes négatifs : Etude préliminaire dans la schizophrénie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensions d'impulsivité et de conscience de la maladie dans le trouble borderline : Etude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Attal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, paris, France</w:t>
+              <w:t xml:space="preserve">15ème congrès de l’encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160688v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670284v1</w:t>
+                <w:t xml:space="preserve">hal-01659381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : l'impact d’un programme de psychoéducation sur les représentations de la maladie dans les troubles bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7607,51 +7607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicidal risk and stress during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7689,51 +7689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed during coming-out.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7771,51 +7771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coping processes employed to face up to stress: study conducted with 400 homosexuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,51 +7866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The emotional experience of a particular stressful situation: the homosexuality advertisement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7948,90 +7948,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarification and suicide attempts: review of the litterature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European symposium on suicide and suicidal behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8082,51 +8082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European symposium on suicide and suicidal behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8443,250 +8443,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Les approches psychopathologiques du symptôme : comment peut-on l’interpréter ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 21. Exercer la profession de psychologue en france, un métier polymorphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.73-86, 2021, 978-2-10-081986-7. </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.349-360, 2021, 9782100819867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738132v1</w:t>
+                <w:t xml:space="preserve">hal-04849833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions dans le cadre de problèmes d'addiction chez les étudiants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Les approches psychopathologiques du symptôme : comment peut-on l’interpréter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">UMEO. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé et le bien-être des étudiants : Comprendre et agir. Dir Romo L &amp; Fouques D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.73-86, 2021, 978-2-10-081986-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267448v1</w:t>
+                <w:t xml:space="preserve">hal-04738132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Qu’est-ce que la psychologie clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8696,240 +8666,270 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.43-54, 2021, 978-2-10-081986-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Épistémologie, éthique et déontologie de la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interventions dans le cadre de problèmes d'addiction chez les étudiants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Païs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMEO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé et le bien-être des étudiants : Comprendre et agir. Dir Romo L &amp; Fouques D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738154v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 21. Exercer la profession de psychologue en france, un métier polymorphe</w:t>
+                <w:t xml:space="preserve">Chapitre 7. Épistémologie, éthique et déontologie de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Bouvet; Abdel-Halim Boudoukha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 22 grandes notions de la psychologie clinique et de la psychopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.349-360, 2021, 9782100819867. </w:t>
+              <w:t xml:space="preserve">, Dunod, pp.127-137, 2021, 978-2-10-081986-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dunod.bouve.2021.01.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849833v1</w:t>
+                <w:t xml:space="preserve">hal-04738154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The desire to drink : is it dangeous in the hospital ? Application of exposure technique</w:t>
               </w:r>
@@ -8941,51 +8941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9062,51 +9062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas-Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9183,51 +9183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Cannas Aghedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9360,51 +9360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de genre à l’adolescence dans les zones urbaines sensibles: etude menée auprès de 40 jeunes hommes âgés de 13 à 28 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9442,51 +9442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress and Homosexuality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9703,51 +9703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet-Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pedinielli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9875,51 +9875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02D5EE4F"/>
+    <w:nsid w:val="D49572D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10106,51 +10106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierluigi-graziani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0972-8674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrutti Joshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241237900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04672-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Ghedina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lux-Sterritt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541221086596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S339567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41347-020-00172-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Merla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia S Bisiacchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19419899.2020.1756392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauvarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00515-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01869-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2020.100045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghdah Tammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2019.1704081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Zabala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aizpurua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.07.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBXRBHT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Stamou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clerveaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelouda Stamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berejnoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2017.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatzoudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stamou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2016.08.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sgard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70191-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deregnaucourt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2003.10.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZGCQTXV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615307v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aldini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666930v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aftcc.org/event/51eme-congres-de-tcc-2023-12-08-2023-12-09-7/register#scrollTop=0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18155.52009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03421-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267448v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738154v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0125" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849833v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marqu.2015.01.0143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierluigi-graziani" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0972-8674" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Andraos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.12.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrutti Joshi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.3066" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13591053241237900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122787v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lelonek-Kuleta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12031027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Faccini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-04672-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas Aghedu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapia Ghedina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lux-Sterritt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17479541221086596" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NSS.S339567" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010544" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cerda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41347-020-00172-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cardone" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcangelo Merla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Tro&#239;an" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia S Bisiacchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19419899.2020.1756392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fauvarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-021-00515-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jclp.23129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01869-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2020.100045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960854v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghdah Tammar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alibrahim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Attia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Laconi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14659891.2019.1704081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Zabala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aizpurua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avb.2019.07.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBXRBHT4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0886109918806273" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117891v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15020290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C. G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2017.00230" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Stamou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clerveaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelouda Stamou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Rocheleuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berejnoi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2017.07.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566669v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stamou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chatzoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stamou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aip.2016.08.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623574v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2016.1182957" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatteschweiler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatteschweiler Coralie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017476ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Halim Boudoukha" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Fonseca" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2012.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Graziani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7870/cjcmh-2011-0015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869897v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sgard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hautekeete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(06)70191-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350649v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet-Suard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fernandez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Marpeaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pedinielli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rouan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97450-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318999v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piolat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1155-1704(04)97531-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Servant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deregnaucourt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2003.10.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZGCQTXV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04334039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;raldi-Gacki&#232;re, Daniela" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160671v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Devoisin-Lagarde" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attal J" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01615307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aldini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Fano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47286-7_4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666930v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160680v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160681v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aftcc.org/event/51eme-congres-de-tcc-2023-12-08-2023-12-09-7/register#scrollTop=0" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18155.52009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Attal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160687v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160696v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-03421-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0347" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738132v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0071" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0041" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04267448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.bouve.2021.01.0125" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160656v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giuffrida" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160654v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Cannas-Aghedu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160655v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673020v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.marqu.2015.01.0143" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160660v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333970v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04333978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>