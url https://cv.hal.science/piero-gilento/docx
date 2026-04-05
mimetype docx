--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5AC3431"/>
+    <w:nsid w:val="BA44D039"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>