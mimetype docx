--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -872,630 +872,630 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A workshop for exploring the debate and delineating new research prospects</w:t>
+                <w:t xml:space="preserve">The Study of Near Eastern Building Techniques and the Legacy of Howard Crosby Butler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gilento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piero Gilento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands. Construction Processes and Transmission of Knowledge from Late Antiquity to Early Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, BRILL, pp.37-60, 2022, Arts and Archaeology of the Islamic World, 978-90-04-51679-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004516458_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936719v1</w:t>
+                <w:t xml:space="preserve">hal-03936228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of earthquakes on the development of the construction techniques in a rural community in northern Jordan between the Byzantine and the Mamluk period</w:t>
+                <w:t xml:space="preserve">Building Techniques and Village Society: A Diachronic Perspective from Northern Jordan (2nd–16th c. AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gilento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Rita Compatangelo-Soussignan; Francesca Diosono; Frédéric Le Blay. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piero Gilento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living with Seismic Phenomena in the Mediterranean and Beyond between Antiquity and the Middle Ages,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands. Construction Processes and Transmission of Knowledge from Late Antiquity to Early Islam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRILL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.130-158, 2022, Arts and Archaeology of the Islamic World, 978-90-04-51679-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1163/9789004516458_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936453v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">East-West, round trip: a long debate between imitation and transmission of building knowledge</w:t>
+                <w:t xml:space="preserve">A workshop for exploring the debate and delineating new research prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gilento</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parenti Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piero Gilento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 18, BRILL, pp.1-3, 2022, Arts and Archaeology of the Islamic World, 978-90-04-51645-8</w:t>
+              <w:t xml:space="preserve">, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRILL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-10, 2022, Arts and Archaeology of the Islamic World</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936707v1</w:t>
+                <w:t xml:space="preserve">hal-03936719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiencing intersections between the humanities and the sciences at Umm as-Surab, northern Jordan</w:t>
+                <w:t xml:space="preserve">Effects of earthquakes on the development of the construction techniques in a rural community in northern Jordan between the Byzantine and the Mamluk period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gilento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Almagro</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Blanc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hani Hayajneh. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Al-Bashaireh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rita Compatangelo-Soussignan; Francesca Diosono; Frédéric Le Blay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Heritage. At the Intersection of the Humanities and the Sciences. Proceedings of the International Humboldt-Kolleg (Jordan, 16-18 April 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIT Verlag, 2022, 978-3-643-91252-7</w:t>
+              <w:t xml:space="preserve">Living with Seismic Phenomena in the Mediterranean and Beyond between Antiquity and the Middle Ages,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.423-436, 2022, 978-1-80327-235-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936668v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Techniques and Village Society: A Diachronic Perspective from Northern Jordan (2nd–16th c. AD)</w:t>
+                <w:t xml:space="preserve">East-West, round trip: a long debate between imitation and transmission of building knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gilento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parenti Roberto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piero Gilento. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands. Construction Processes and Transmission of Knowledge from Late Antiquity to Early Islam</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, BRILL, pp.1-3, 2022, Arts and Archaeology of the Islamic World, 978-90-04-51645-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936283v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Study of Near Eastern Building Techniques and the Legacy of Howard Crosby Butler</w:t>
+                <w:t xml:space="preserve">Experiencing intersections between the humanities and the sciences at Umm as-Surab, northern Jordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piero Gilento</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Piero Gilento. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Penalver Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Almagro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hani Hayajneh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands. Construction Processes and Transmission of Knowledge from Late Antiquity to Early Islam</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cultural Heritage. At the Intersection of the Humanities and the Sciences. Proceedings of the International Humboldt-Kolleg (Jordan, 16-18 April 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIT Verlag, 2022, 978-3-643-91252-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936228v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Methods of Building Archaeology</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA44D039"/>
+    <w:nsid w:val="E442C113"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piero-gilento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9525-7292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pesce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2025.2597492" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Al-Bashaireh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Omoush" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Kofahi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arq.arqt.2014.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/AAIW" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936707v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenti Roberto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penalver Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almagro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936283v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458_009" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458_004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789696035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fraillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AlJohara AlMudarra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piero-gilento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9525-7292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pesce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2025.2597492" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Al-Bashaireh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Omoush" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Kofahi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arq.arqt.2014.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/AAIW" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458_004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458_009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenti Roberto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penalver Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almagro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789696035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fraillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AlJohara AlMudarra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>