--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1,2038 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1986 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Piero Gilento </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de Recherches Archéologiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">piero-gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9525-7292</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.it/citations?user=W5j8ZJgAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piero Gilento, PhD (2013) at the University of Siena, is archaeologist at the French National Institute for Preventive Archaeology (Inrap). He is the co-director of the French-Jordanian archaeological mission at Umm as-Surab (northern Jordan) and he worked in Saudi Arabia (AlUla Old Town) as Building Archaeologist research coordinator in the framework of the MuDUD project (Archaïos). Piero's main research interests are the study of construction techniques and technologies and the analysis and dating of building materials. With Brill he edited the book (2022): « Building between Eastern and Western Mediterranean Lands ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling AlUla Old Town: A Transdisciplinary Approach to the Study of the Built Heritage in the Northwest of Saudi Arabia. Integration of Building Archaeology and Mortar Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pesce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Architectural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15583058.2025.2597492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05418883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and provenance aspects of Umayyad and Ayyubid-Mamluk pottery from Umm as-Surab, north-eastern Jordan: A multi-method approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Al-Bashaireh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maen Omoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al-Kofahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Jordan Journal of Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.214-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological and provenance aspects of Umayyad and Ayyubid-Mamluk pottery from Umm as-Surab, north-eastern Jordan : a multi-method approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Al-Bashaireh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maen Omoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Al-Kofahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jordan Journal of Earth and Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.214-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient architecture in the village of Umm al-Surab, Northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.329-360. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/syria.3139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chiesa dei Santi Sergio e Bacco, Umm as-Surab (Giordania). Risultati storico-costruttivi dall’analisi archeologica degli elevati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arqueología de la Arquitectura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.e013. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/arq.arqt.2014.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 18, 2022, Arts and Archaeology of the Islamic World, Sandra Aube Lorain; Margaret Graves; Marcus Milwright; Mariam Rosser-Owen, 978-90-04-51679-3. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004516458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workshop for exploring the debate and delineating new research prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piero Gilento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.8-10, 2022, Arts and Archaeology of the Islamic World</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of earthquakes on the development of the construction techniques in a rural community in northern Jordan between the Byzantine and the Mamluk period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Al-Bashaireh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rita Compatangelo-Soussignan; Francesca Diosono; Frédéric Le Blay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living with Seismic Phenomena in the Mediterranean and Beyond between Antiquity and the Middle Ages,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Archaeology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.423-436, 2022, 978-1-80327-235-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing intersections between the humanities and the sciences at Umm as-Surab, northern Jordan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Penalver Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Almagro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hani Hayajneh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage. At the Intersection of the Humanities and the Sciences. Proceedings of the International Humboldt-Kolleg (Jordan, 16-18 April 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIT Verlag, 2022, 978-3-643-91252-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East-West, round trip: a long debate between imitation and transmission of building knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenti Roberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piero Gilento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, BRILL, pp.1-3, 2022, Arts and Archaeology of the Islamic World, 978-90-04-51645-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Study of Near Eastern Building Techniques and the Legacy of Howard Crosby Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piero Gilento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands. Construction Processes and Transmission of Knowledge from Late Antiquity to Early Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, BRILL, pp.37-60, 2022, Arts and Archaeology of the Islamic World, 978-90-04-51679-3. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004516458_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Techniques and Village Society: A Diachronic Perspective from Northern Jordan (2nd–16th c. AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piero Gilento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building between Eastern and Western Mediterranean Lands. Construction Processes and Transmission of Knowledge from Late Antiquity to Early Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130-158, 2022, Arts and Archaeology of the Islamic World, 978-90-04-51679-3. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004516458_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Methods of Building Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">StefanoAnastasio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building between the Two Rivers: An Introduction to the Building Archaeology of Ancient Mesopotamia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-144, 2020, Archaeopress Archaeology, 9781789696035</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of mortar samples from the Church of the Saints Sergius and Bacchus at Umm as-Surab (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Pesce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th Historic Mortars Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RILELM Publications, pp.713-726, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il patrimonio archeologico dell’Aquila e del suo territorio dopo la Catastrofe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Belmonte; Elisabetta Scirocco; Gerard Wolf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storia dell'Arte e Catastrofi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, pp.285-297, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanceaux-sur-Choisille, Prieuré, Rue de la grande ferme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Gilento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Fraillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap Centre - Île-de-France. 2023, 170 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuDUD. Historical Investigation of AlUla Old Town — Multiscalar Documentation for Urban Dynamics. Scientific Report 2021 - Work Package 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlJohara AlMudarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bonnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archaïos. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId57"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2093,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E442C113"/>
+    <w:nsid w:val="80AEDAC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piero-gilento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9525-7292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418883v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pesce" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2025.2597492" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936525v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Al-Bashaireh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Omoush" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Kofahi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379878v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3139" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arq.arqt.2014.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/AAIW" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458_004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458_009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936719v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenti Roberto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penalver Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almagro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936583v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789696035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fraillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AlJohara AlMudarra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/piero-gilento" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9525-7292" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.it/citations?user=W5j8ZJgAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418883v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Gilento" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Pesce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Vernet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Khan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pesce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2025.2597492" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Al-Bashaireh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maen Omoush" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Al-Kofahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952967v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/syria.3139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/arq.arqt.2014.015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/serial/AAIW" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803272351" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936668v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Penalver Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Almagro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936707v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parenti Roberto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936228v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458_004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936283v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004516458_009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936583v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789696035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936750v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fraillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=AlJohara AlMudarra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonnal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>