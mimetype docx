--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Piero Simeone Colla </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de cours.  Université de Strasbourg, Faculté de Langues.  &amp;quot;Histoire des idées politiques d'Europe du Nord&amp;quot;.Ancien membre du conseil scientifique de l'Observatoire européen de l'enseignement de l'histoire (Conseil de l'Europe)Comité économique et social européen, fonctionnaire  UE depuis 2006 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétoriques de l’altérité dangereuse face au conflit mondial. Le combat de Torgny Segerstedt, entre spiritualité et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise religieuse et dissidence. Les cultures politiques scandinaves face à l'altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières imaginaires et apprentissage de la « suédicité » : narrations de l'inclusion et de l'altérité par le prisme de la géographie imaginaire des manuels d’Éducation sociale (samhällskunskap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème congrès de l’APEN, conference: « Le Nord comme espace de contact(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identita’ nazionale, oggetto educativo mitico, impossibile o invisibile ? Il caso dell’educazione civica in Svezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de présentation du numéro spécial de « Passato e Presente », 123 / 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle suédois de « révision en continu » des curricula, au prisme des controverses entre l’Administration nationale de l’école (Skolöverstyrelsen) et les associations des professeurs sur le cursus d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles)" organisé par l’unité de recherche CIRNEF (UR 7454) et par l’Association transdisciplinaire de recherche en Histoire de l’éducation (ATRHE), 12-14 juin 2024, campus 1 de l’université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stato, Nazione, Patria, e curricula di storia. Trend e controversie europee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIDiDaSt, 2a Assemblea annuale, Università di Bologna, Dipartimento Storia, Culture, Civiltà – 8-9 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Renationalization” and European debates on curriculum reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "HISTORY EDUCATION, NATIONALISM, REGIONALISM AND CURRICULUM REFORMS" (Umeå University, department of Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques scolaires italiennes face aux enjeux mémoriels (2000-2024) : quelques indices d’une singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international – RÔLE ET PLACE DES MÉMORIAUX EN EUROPE DANS L’ÉDUCATIONFORMELLE ET NON FORMELLE Mémorial du Camp de Rivesaltes, 3-4 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rivesaltes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’histoire aux marges de la nation : réflexions, défis et perspectives autour de l’ouvrage « History Education at the Edge of the nation » (Springer, 2023). Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un évènement modéré par Catherine Roth. En présence des coéditeurs, Piero S. Colla et Andrea Di Michele et du discutant Emmanuel Droit, ainsi que des contributeurs / trices, Anna-Lill Drugge, Pascale Erhart et Bjön Norlin Université de Strasbourg – 20 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genocidio tra memoria e rimozione: una sfida per il presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservatoire de Mantoue. Prolusion à l'occasion de la célébration du Jour de la Mémoire (27 janvier 2023), sur le thème : "Le génocide entre mémoire et refoulement. Un défi pour le temps présent".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bologna 2 agosto 1980 – Dietro una strage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Bologna 2 agosto 1980 – Dietro una strage » Mantova, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération des professeurs d'histoire (HLF) : un acteur institutionnel et un partenaire polémique de la réforme des programmes en Suède – des années 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de l’AIRDHSS « Filiations et écoles de pensée dans les communautés de recherche en didactique de l’histoire, de la géographie et des sciences sociales », Cologne (Allemagne), 18 au 20 septembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorie, valori e cittadinanza. Considerazioni sull'avvento di un lessico comune nella governance educativa in Europa, tra XX e XXI secolo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Con le lenti di Gramsci. L'educazione nel XXI secolo: politiche, problemi, prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro interuniversitario di ricerca per gli studi gramsciani, Dec 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la suédicité : entre marketing politique contemporain et inconscients culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Nous et les autres : rapport au non-humain dans les pays du Nord » V e congrès de l'Association pour les études nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les études nordiques, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fare memoria a scuola : risorsa, imperativo o “impasse” per la didattica della storia? Trend internazionali e letture critiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insegnare storia per il XXI secolo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana di Didattica della Storia, Sep 2023, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History Education in Europe : between De-Nationalisation and Re-Nationalisation / L'enseignement de l'histoire en Europe, entre dénationalisation et rénationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education in Europe : between De-Nationalisation and Re-Nationalisation / L'enseignement de l'histoire en Europe, entre dénationalisation et rénationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires à l'École / National Histories and Minority Narratives at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Histoires nationales et narrations minoritaires à l’École »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le värdenihilism comme « idéologie suédoise »? Une lecture de la pédagogie des valeurs dans la réforme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Droit et littérature dans le contexte suédois" (3-10 septembre 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme éducative suédoise à l’écran en France (1960-2020) : un exemple réussi de diplomatie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1432k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politica e insegnamento della storia in un'ottica comparativa&amp;quot;. Compte-rendu de lecture, Nadine Fink-Markus Furrer-Peter Gautschi (eds) Why History Education? Wochenschau Vorlag, Frankfurt 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (123), pp.209 - 212. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/pass2024-123015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia comune, nazione e educazione identitaria. Una discussione a proposito di &amp;quot;Insegnare l’Italia&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Ludens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du canon dans la trajectoire de l'enseignement de l'histoire en Suède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for History and Social Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insegnamento della storia e identità nazionale: una crisi europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des « Démocrates de Suède » ou la fin de l'exception suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN PEER REVIEW : The Words Of Nations: England, Scotland & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public History Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école démocratique et des familles libérées ? Constructions télévisuelles d’un imaginaire métapolitique du Nord en France (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suède et Italie : la droite radicale au gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Colla* L'ESSOR DES « DÉMOCRATES DE SUÈDE » OU LA FIN DE L'EXCEPTION SUÉDOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’un « modèle » : la Suède, icône du débat médiatique sur l’école (1964-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156 (2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.6831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « école du bonheur » en Suède ? Reflets médiatiques d’une utopie, entre projections et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.2795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Do you talk about God in this nursery school?». Rhetoric and experience of the sacred in the reform of the Swedish childcare system (1968-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trauma and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12869/TM2020-3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Nation-Branding and Concept-Borrowing: Fabricating the “Swedish Educational Model” in French Media Discourse (1964-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Educational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36368/njedh.v7i2.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia, andata e ritorno. Quattro intellettuali nella Svezia del « modello » (1960-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Voyages vers le Nord, voyages vers les pays froids, 3 (1), pp.317-353. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26337/2532-7623/COLLA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra « sciovinismo del welfare » e voto di protesta : il contratto sociale svedese in questione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parolechiave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Voice, 60 (2), pp.97-108. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7377/93506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête d’un ethos suédois : un invariant dans la réforme des curricula ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.10-26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curricula et citoyenneté en Suède : de l’État éthique à l’ère de la déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for history and social sciences education / Revue internationale de didactique de l’histoire et des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching “fundamental values” in the Swedish education system: Towards an anti-authoritarian Regime of Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 78, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/qds.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la planification à la liberté de choix : une révolution pour le modèle éducatif suédois ? Conversation avec Ulf P. Lundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno svincolo autostradale nel cuore di Stoccolma. Slussen come luogo di utopia e di memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parolechiave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.107-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Common Prayer to Morgonsamling. Protestant Mystique in Welfare State Schooling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten Roots of the Nordic Welfare State in Protestant Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.195-211, 2025, 978-2-503-61263-8. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.APNE-EB.5.141852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nation-Building Tool Under Pressure?: “Invisible Nations”, European Integration and History Teaching after 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education ad the Edge of the Nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-27245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia dei genocidi come educazione civica? La parabola delle “istituzioni di memoria” dal 2000 ad oggi e il caso di Levande Historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Scuola di cittadinanza. Educazione civica e didattica della storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Denationalising and Reinventing Historical Education—In a Time of History Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education on the Edge of the Nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-27245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre européanisation et autonomisation des récits scolaires : une impasse pour les canons nationaux ? - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires. Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation aux valeurs et « européanisation » des mémoires : une trajectoire suédoise (1997-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School Historical Knowledge in Europe · Transnational circulations and debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Recherche en Actes, 978-88-5524-666-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suède. Un statut fragilisé et une légitimité contestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Legris; Ewa Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sentiment national. L'histoire à l'école en Europe depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Histoires nationales et narrations minoritaires. Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence suédoise &amp;quot;Levande historia&amp;quot; : une pédagogie civile de la Shoah, entre histoire, commémoration et recontextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Di Figlia; Salvatore Di Piazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA SHOAH COME METAFORA - analogie, ibridazioni, accostamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clessidre. Dialoghi interdisciplinari sulla memoria, 978-88-5509-542-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technologies et poétiques de la nordicité : 50 ans de « valeurs suédoises » à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De la nordicité au boréalisme, 978-2-37496-090-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra Utopia e Atlantide: sulla parabola del « modello svedese » nella coscienza europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare la contemporaneità. Studi di storia per M. Salvati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9788883346897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialog. Från samtal till texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Corvellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avhandlingen – Om att formas till forskare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studentlitteratur AB, pp.75-96, 2003, 9789144041889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, Nation and folk: on the repressed memory of World War II in Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Crisis - The Case of Germany and Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2002, 978-1-57181-269-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sweden, burning Qur'ans threaten to send the country’s history of tolerance up in smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Words Of Nations: England, Scotland & Wales (Open Peer Revision)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’histoire et minorités nationales en Europe : entre omissions, réhabilitations et concurrences mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Welfare State in crisi d’identità? La svolta nazionalpopulista della politica svedese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insegnamento della storia ed educazione alla cittadinanza in Europa. Intervista a Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52056/9791254691090/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lʼirrésistible montée de lʼethno-nationalisme dans la politique suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insegnamento della storia e la svolta neoliberale in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Galfré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passato e Presente 123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'éducation dans les pays nordiques (Nordiques, 36, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Aucante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2024, 978-2-7574-4137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per la Nazione e per la Razza. Cittadini ed esclusi nel « modello svedese »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci, 2000, 978-8843015528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genocidio tra memoria e rimozione: una sfida per il presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la première fois, l’extrême droite aux portes du pouvoir en Suède (Radio Vatican, interview avec Marine Henriot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Henriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de l'Histoire : les enjeux mémoriels de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nivelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melandri Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matard-Bonucci Anne-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novità editoriali di taglio comparativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage impensable. Conscience historique et technologies de l'identité dans la réforme éducative en Suède (1946-1980).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03109764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Piero Simeone Colla </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de cours.  Université de Strasbourg, Faculté de Langues.  &amp;quot;Histoire des idées politiques d'Europe du Nord&amp;quot;.Ancien membre du conseil scientifique de l'Observatoire européen de l'enseignement de l'histoire (Conseil de l'Europe)Comité économique et social européen, fonctionnaire  UE depuis 2006 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétoriques de l’altérité dangereuse face au conflit mondial. Le combat de Torgny Segerstedt, entre spiritualité et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise religieuse et dissidence. Les cultures politiques scandinaves face à l'altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identita’ nazionale, oggetto educativo mitico, impossibile o invisibile ? Il caso dell’educazione civica in Svezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de présentation du numéro spécial de « Passato e Presente », 123 / 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières imaginaires et apprentissage de la « suédicité » : narrations de l'inclusion et de l'altérité par le prisme de la géographie imaginaire des manuels d’Éducation sociale (samhällskunskap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème congrès de l’APEN, conference: « Le Nord comme espace de contact(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle suédois de « révision en continu » des curricula, au prisme des controverses entre l’Administration nationale de l’école (Skolöverstyrelsen) et les associations des professeurs sur le cursus d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles)" organisé par l’unité de recherche CIRNEF (UR 7454) et par l’Association transdisciplinaire de recherche en Histoire de l’éducation (ATRHE), 12-14 juin 2024, campus 1 de l’université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Renationalization” and European debates on curriculum reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "HISTORY EDUCATION, NATIONALISM, REGIONALISM AND CURRICULUM REFORMS" (Umeå University, department of Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stato, Nazione, Patria, e curricula di storia. Trend e controversie europee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIDiDaSt, 2a Assemblea annuale, Università di Bologna, Dipartimento Storia, Culture, Civiltà – 8-9 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques scolaires italiennes face aux enjeux mémoriels (2000-2024) : quelques indices d’une singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international – RÔLE ET PLACE DES MÉMORIAUX EN EUROPE DANS L’ÉDUCATIONFORMELLE ET NON FORMELLE Mémorial du Camp de Rivesaltes, 3-4 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rivesaltes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’histoire aux marges de la nation : réflexions, défis et perspectives autour de l’ouvrage « History Education at the Edge of the nation » (Springer, 2023). Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un évènement modéré par Catherine Roth. En présence des coéditeurs, Piero S. Colla et Andrea Di Michele et du discutant Emmanuel Droit, ainsi que des contributeurs / trices, Anna-Lill Drugge, Pascale Erhart et Bjön Norlin Université de Strasbourg – 20 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genocidio tra memoria e rimozione: una sfida per il presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservatoire de Mantoue. Prolusion à l'occasion de la célébration du Jour de la Mémoire (27 janvier 2023), sur le thème : "Le génocide entre mémoire et refoulement. Un défi pour le temps présent".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bologna 2 agosto 1980 – Dietro una strage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Bologna 2 agosto 1980 – Dietro una strage » Mantova, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la suédicité : entre marketing politique contemporain et inconscients culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Nous et les autres : rapport au non-humain dans les pays du Nord » V e congrès de l'Association pour les études nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les études nordiques, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorie, valori e cittadinanza. Considerazioni sull'avvento di un lessico comune nella governance educativa in Europa, tra XX e XXI secolo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Con le lenti di Gramsci. L'educazione nel XXI secolo: politiche, problemi, prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro interuniversitario di ricerca per gli studi gramsciani, Dec 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération des professeurs d'histoire (HLF) : un acteur institutionnel et un partenaire polémique de la réforme des programmes en Suède – des années 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de l’AIRDHSS « Filiations et écoles de pensée dans les communautés de recherche en didactique de l’histoire, de la géographie et des sciences sociales », Cologne (Allemagne), 18 au 20 septembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fare memoria a scuola : risorsa, imperativo o “impasse” per la didattica della storia? Trend internazionali e letture critiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insegnare storia per il XXI secolo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana di Didattica della Storia, Sep 2023, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires à l'École / National Histories and Minority Narratives at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Histoires nationales et narrations minoritaires à l’École »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History Education in Europe : between De-Nationalisation and Re-Nationalisation / L'enseignement de l'histoire en Europe, entre dénationalisation et rénationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education in Europe : between De-Nationalisation and Re-Nationalisation / L'enseignement de l'histoire en Europe, entre dénationalisation et rénationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le värdenihilism comme « idéologie suédoise »? Une lecture de la pédagogie des valeurs dans la réforme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Droit et littérature dans le contexte suédois" (3-10 septembre 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme éducative suédoise à l’écran en France (1960-2020) : un exemple réussi de diplomatie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1432k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politica e insegnamento della storia in un'ottica comparativa&amp;quot;. Compte-rendu de lecture, Nadine Fink-Markus Furrer-Peter Gautschi (eds) Why History Education? Wochenschau Vorlag, Frankfurt 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (123), pp.209 - 212. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/pass2024-123015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia comune, nazione e educazione identitaria. Una discussione a proposito di &amp;quot;Insegnare l’Italia&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Ludens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du canon dans la trajectoire de l'enseignement de l'histoire en Suède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for History and Social Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insegnamento della storia e identità nazionale: una crisi europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des « Démocrates de Suède » ou la fin de l'exception suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN PEER REVIEW : The Words Of Nations: England, Scotland & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public History Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école démocratique et des familles libérées ? Constructions télévisuelles d’un imaginaire métapolitique du Nord en France (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suède et Italie : la droite radicale au gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Colla* L'ESSOR DES « DÉMOCRATES DE SUÈDE » OU LA FIN DE L'EXCEPTION SUÉDOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’un « modèle » : la Suède, icône du débat médiatique sur l’école (1964-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156 (2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.6831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « école du bonheur » en Suède ? Reflets médiatiques d’une utopie, entre projections et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.2795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Do you talk about God in this nursery school?». Rhetoric and experience of the sacred in the reform of the Swedish childcare system (1968-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trauma and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12869/TM2020-3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia, andata e ritorno. Quattro intellettuali nella Svezia del « modello » (1960-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Voyages vers le Nord, voyages vers les pays froids, 3 (1), pp.317-353. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26337/2532-7623/COLLA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Nation-Branding and Concept-Borrowing: Fabricating the “Swedish Educational Model” in French Media Discourse (1964-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Educational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36368/njedh.v7i2.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra « sciovinismo del welfare » e voto di protesta : il contratto sociale svedese in questione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parolechiave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Voice, 60 (2), pp.97-108. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7377/93506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curricula et citoyenneté en Suède : de l’État éthique à l’ère de la déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for history and social sciences education / Revue internationale de didactique de l’histoire et des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête d’un ethos suédois : un invariant dans la réforme des curricula ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.10-26. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching “fundamental values” in the Swedish education system: Towards an anti-authoritarian Regime of Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 78, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/qds.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la planification à la liberté de choix : une révolution pour le modèle éducatif suédois ? Conversation avec Ulf P. Lundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno svincolo autostradale nel cuore di Stoccolma. Slussen come luogo di utopia e di memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parolechiave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.107-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Common Prayer to Morgonsamling. Protestant Mystique in Welfare State Schooling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten Roots of the Nordic Welfare State in Protestant Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.195-211, 2025, 978-2-503-61263-8. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.APNE-EB.5.141852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nation-Building Tool Under Pressure?: “Invisible Nations”, European Integration and History Teaching after 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education ad the Edge of the Nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-27245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia dei genocidi come educazione civica? La parabola delle “istituzioni di memoria” dal 2000 ad oggi e il caso di Levande Historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Scuola di cittadinanza. Educazione civica e didattica della storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre européanisation et autonomisation des récits scolaires : une impasse pour les canons nationaux ? - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires. Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Denationalising and Reinventing Historical Education—In a Time of History Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education on the Edge of the Nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-27245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation aux valeurs et « européanisation » des mémoires : une trajectoire suédoise (1997-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School Historical Knowledge in Europe · Transnational circulations and debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Recherche en Actes, 978-88-5524-666-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suède. Un statut fragilisé et une légitimité contestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Legris; Ewa Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sentiment national. L'histoire à l'école en Europe depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Histoires nationales et narrations minoritaires. Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence suédoise &amp;quot;Levande historia&amp;quot; : une pédagogie civile de la Shoah, entre histoire, commémoration et recontextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Di Figlia; Salvatore Di Piazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA SHOAH COME METAFORA - analogie, ibridazioni, accostamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clessidre. Dialoghi interdisciplinari sulla memoria, 978-88-5509-542-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technologies et poétiques de la nordicité : 50 ans de « valeurs suédoises » à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De la nordicité au boréalisme, 978-2-37496-090-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra Utopia e Atlantide: sulla parabola del « modello svedese » nella coscienza europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare la contemporaneità. Studi di storia per M. Salvati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9788883346897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialog. Från samtal till texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Corvellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avhandlingen – Om att formas till forskare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studentlitteratur AB, pp.75-96, 2003, 9789144041889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, Nation and folk: on the repressed memory of World War II in Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Crisis - The Case of Germany and Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2002, 978-1-57181-269-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sweden, burning Qur'ans threaten to send the country’s history of tolerance up in smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Words Of Nations: England, Scotland & Wales (Open Peer Revision)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’histoire et minorités nationales en Europe : entre omissions, réhabilitations et concurrences mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Welfare State in crisi d’identità? La svolta nazionalpopulista della politica svedese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insegnamento della storia ed educazione alla cittadinanza in Europa. Intervista a Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52056/9791254691090/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lʼirrésistible montée de lʼethno-nationalisme dans la politique suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insegnamento della storia e la svolta neoliberale in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Galfré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passato e Presente 123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'éducation dans les pays nordiques (Nordiques, 36, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Aucante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2024, 978-2-7574-4137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per la Nazione e per la Razza. Cittadini ed esclusi nel « modello svedese »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci, 2000, 978-8843015528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novità editoriali di taglio comparativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genocidio tra memoria e rimozione: una sfida per il presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la première fois, l’extrême droite aux portes du pouvoir en Suède (Radio Vatican, interview avec Marine Henriot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Henriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de l'Histoire : les enjeux mémoriels de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nivelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melandri Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matard-Bonucci Anne-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage impensable. Conscience historique et technologies de l'identité dans la réforme éducative en Suède (1946-1980).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03109764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133729v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Simeone Colla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121625v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121626v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779032v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1432k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/pass2024-123015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12869/TM2020-3-03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36368/njedh.v7i2.202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26337/2532-7623/COLLA" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero S.&#160;colla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7377/93506" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.492" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/qds.2187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Wedin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.APNE-EB.5.141852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673222v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corvellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Michele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52056/9791254691090/20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Galfr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Aucante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Henriot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivelon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melandri Francesca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matard-Bonucci Anne-Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03109764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133729v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Simeone Colla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1432k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/pass2024-123015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12869/TM2020-3-03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26337/2532-7623/COLLA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36368/njedh.v7i2.202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero S.&#160;colla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7377/93506" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/qds.2187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Wedin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.APNE-EB.5.141852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corvellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Michele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52056/9791254691090/20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Galfr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Aucante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Henriot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melandri Francesca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matard-Bonucci Anne-Marie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03109764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>