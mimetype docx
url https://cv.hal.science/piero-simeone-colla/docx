--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Piero Simeone Colla </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de cours.  Université de Strasbourg, Faculté de Langues.  &amp;quot;Histoire des idées politiques d'Europe du Nord&amp;quot;.Ancien membre du conseil scientifique de l'Observatoire européen de l'enseignement de l'histoire (Conseil de l'Europe)Comité économique et social européen, fonctionnaire  UE depuis 2006 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétoriques de l’altérité dangereuse face au conflit mondial. Le combat de Torgny Segerstedt, entre spiritualité et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise religieuse et dissidence. Les cultures politiques scandinaves face à l'altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identita’ nazionale, oggetto educativo mitico, impossibile o invisibile ? Il caso dell’educazione civica in Svezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de présentation du numéro spécial de « Passato e Presente », 123 / 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières imaginaires et apprentissage de la « suédicité » : narrations de l'inclusion et de l'altérité par le prisme de la géographie imaginaire des manuels d’Éducation sociale (samhällskunskap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème congrès de l’APEN, conference: « Le Nord comme espace de contact(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle suédois de « révision en continu » des curricula, au prisme des controverses entre l’Administration nationale de l’école (Skolöverstyrelsen) et les associations des professeurs sur le cursus d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles)" organisé par l’unité de recherche CIRNEF (UR 7454) et par l’Association transdisciplinaire de recherche en Histoire de l’éducation (ATRHE), 12-14 juin 2024, campus 1 de l’université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Renationalization” and European debates on curriculum reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "HISTORY EDUCATION, NATIONALISM, REGIONALISM AND CURRICULUM REFORMS" (Umeå University, department of Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stato, Nazione, Patria, e curricula di storia. Trend e controversie europee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIDiDaSt, 2a Assemblea annuale, Università di Bologna, Dipartimento Storia, Culture, Civiltà – 8-9 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques scolaires italiennes face aux enjeux mémoriels (2000-2024) : quelques indices d’une singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international – RÔLE ET PLACE DES MÉMORIAUX EN EUROPE DANS L’ÉDUCATIONFORMELLE ET NON FORMELLE Mémorial du Camp de Rivesaltes, 3-4 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rivesaltes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’histoire aux marges de la nation : réflexions, défis et perspectives autour de l’ouvrage « History Education at the Edge of the nation » (Springer, 2023). Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un évènement modéré par Catherine Roth. En présence des coéditeurs, Piero S. Colla et Andrea Di Michele et du discutant Emmanuel Droit, ainsi que des contributeurs / trices, Anna-Lill Drugge, Pascale Erhart et Bjön Norlin Université de Strasbourg – 20 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genocidio tra memoria e rimozione: una sfida per il presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservatoire de Mantoue. Prolusion à l'occasion de la célébration du Jour de la Mémoire (27 janvier 2023), sur le thème : "Le génocide entre mémoire et refoulement. Un défi pour le temps présent".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bologna 2 agosto 1980 – Dietro una strage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Bologna 2 agosto 1980 – Dietro una strage » Mantova, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la suédicité : entre marketing politique contemporain et inconscients culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Nous et les autres : rapport au non-humain dans les pays du Nord » V e congrès de l'Association pour les études nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les études nordiques, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorie, valori e cittadinanza. Considerazioni sull'avvento di un lessico comune nella governance educativa in Europa, tra XX e XXI secolo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Con le lenti di Gramsci. L'educazione nel XXI secolo: politiche, problemi, prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro interuniversitario di ricerca per gli studi gramsciani, Dec 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération des professeurs d'histoire (HLF) : un acteur institutionnel et un partenaire polémique de la réforme des programmes en Suède – des années 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de l’AIRDHSS « Filiations et écoles de pensée dans les communautés de recherche en didactique de l’histoire, de la géographie et des sciences sociales », Cologne (Allemagne), 18 au 20 septembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fare memoria a scuola : risorsa, imperativo o “impasse” per la didattica della storia? Trend internazionali e letture critiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insegnare storia per il XXI secolo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana di Didattica della Storia, Sep 2023, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires à l'École / National Histories and Minority Narratives at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Histoires nationales et narrations minoritaires à l’École »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History Education in Europe : between De-Nationalisation and Re-Nationalisation / L'enseignement de l'histoire en Europe, entre dénationalisation et rénationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education in Europe : between De-Nationalisation and Re-Nationalisation / L'enseignement de l'histoire en Europe, entre dénationalisation et rénationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le värdenihilism comme « idéologie suédoise »? Une lecture de la pédagogie des valeurs dans la réforme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Droit et littérature dans le contexte suédois" (3-10 septembre 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme éducative suédoise à l’écran en France (1960-2020) : un exemple réussi de diplomatie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1432k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politica e insegnamento della storia in un'ottica comparativa&amp;quot;. Compte-rendu de lecture, Nadine Fink-Markus Furrer-Peter Gautschi (eds) Why History Education? Wochenschau Vorlag, Frankfurt 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (123), pp.209 - 212. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/pass2024-123015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia comune, nazione e educazione identitaria. Una discussione a proposito di &amp;quot;Insegnare l’Italia&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Ludens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du canon dans la trajectoire de l'enseignement de l'histoire en Suède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for History and Social Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insegnamento della storia e identità nazionale: una crisi europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des « Démocrates de Suède » ou la fin de l'exception suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN PEER REVIEW : The Words Of Nations: England, Scotland & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public History Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école démocratique et des familles libérées ? Constructions télévisuelles d’un imaginaire métapolitique du Nord en France (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suède et Italie : la droite radicale au gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Colla* L'ESSOR DES « DÉMOCRATES DE SUÈDE » OU LA FIN DE L'EXCEPTION SUÉDOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’un « modèle » : la Suède, icône du débat médiatique sur l’école (1964-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156 (2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.6831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « école du bonheur » en Suède ? Reflets médiatiques d’une utopie, entre projections et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.2795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Do you talk about God in this nursery school?». Rhetoric and experience of the sacred in the reform of the Swedish childcare system (1968-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trauma and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12869/TM2020-3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia, andata e ritorno. Quattro intellettuali nella Svezia del « modello » (1960-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Voyages vers le Nord, voyages vers les pays froids, 3 (1), pp.317-353. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26337/2532-7623/COLLA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Nation-Branding and Concept-Borrowing: Fabricating the “Swedish Educational Model” in French Media Discourse (1964-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Educational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36368/njedh.v7i2.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra « sciovinismo del welfare » e voto di protesta : il contratto sociale svedese in questione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parolechiave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Voice, 60 (2), pp.97-108. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7377/93506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curricula et citoyenneté en Suède : de l’État éthique à l’ère de la déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for history and social sciences education / Revue internationale de didactique de l’histoire et des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête d’un ethos suédois : un invariant dans la réforme des curricula ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.10-26. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching “fundamental values” in the Swedish education system: Towards an anti-authoritarian Regime of Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 78, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/qds.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la planification à la liberté de choix : une révolution pour le modèle éducatif suédois ? Conversation avec Ulf P. Lundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno svincolo autostradale nel cuore di Stoccolma. Slussen come luogo di utopia e di memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parolechiave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.107-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Common Prayer to Morgonsamling. Protestant Mystique in Welfare State Schooling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten Roots of the Nordic Welfare State in Protestant Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.195-211, 2025, 978-2-503-61263-8. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.APNE-EB.5.141852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nation-Building Tool Under Pressure?: “Invisible Nations”, European Integration and History Teaching after 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education ad the Edge of the Nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-27245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia dei genocidi come educazione civica? La parabola delle “istituzioni di memoria” dal 2000 ad oggi e il caso di Levande Historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Scuola di cittadinanza. Educazione civica e didattica della storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre européanisation et autonomisation des récits scolaires : une impasse pour les canons nationaux ? - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires. Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Denationalising and Reinventing Historical Education—In a Time of History Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education on the Edge of the Nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-27245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation aux valeurs et « européanisation » des mémoires : une trajectoire suédoise (1997-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School Historical Knowledge in Europe · Transnational circulations and debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Recherche en Actes, 978-88-5524-666-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suède. Un statut fragilisé et une légitimité contestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Legris; Ewa Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sentiment national. L'histoire à l'école en Europe depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Histoires nationales et narrations minoritaires. Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence suédoise &amp;quot;Levande historia&amp;quot; : une pédagogie civile de la Shoah, entre histoire, commémoration et recontextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Di Figlia; Salvatore Di Piazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA SHOAH COME METAFORA - analogie, ibridazioni, accostamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clessidre. Dialoghi interdisciplinari sulla memoria, 978-88-5509-542-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technologies et poétiques de la nordicité : 50 ans de « valeurs suédoises » à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De la nordicité au boréalisme, 978-2-37496-090-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra Utopia e Atlantide: sulla parabola del « modello svedese » nella coscienza europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare la contemporaneità. Studi di storia per M. Salvati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9788883346897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialog. Från samtal till texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Corvellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avhandlingen – Om att formas till forskare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studentlitteratur AB, pp.75-96, 2003, 9789144041889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, Nation and folk: on the repressed memory of World War II in Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Crisis - The Case of Germany and Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2002, 978-1-57181-269-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sweden, burning Qur'ans threaten to send the country’s history of tolerance up in smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Words Of Nations: England, Scotland & Wales (Open Peer Revision)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’histoire et minorités nationales en Europe : entre omissions, réhabilitations et concurrences mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Welfare State in crisi d’identità? La svolta nazionalpopulista della politica svedese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insegnamento della storia ed educazione alla cittadinanza in Europa. Intervista a Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52056/9791254691090/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lʼirrésistible montée de lʼethno-nationalisme dans la politique suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insegnamento della storia e la svolta neoliberale in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Galfré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passato e Presente 123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'éducation dans les pays nordiques (Nordiques, 36, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Aucante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2024, 978-2-7574-4137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per la Nazione e per la Razza. Cittadini ed esclusi nel « modello svedese »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci, 2000, 978-8843015528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novità editoriali di taglio comparativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genocidio tra memoria e rimozione: una sfida per il presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la première fois, l’extrême droite aux portes du pouvoir en Suède (Radio Vatican, interview avec Marine Henriot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Henriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de l'Histoire : les enjeux mémoriels de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nivelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melandri Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matard-Bonucci Anne-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage impensable. Conscience historique et technologies de l'identité dans la réforme éducative en Suède (1946-1980).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03109764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Piero Simeone Colla </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de cours.  Université de Strasbourg, Faculté de Langues.  &amp;quot;Histoire des idées politiques d'Europe du Nord&amp;quot;.Ancien membre du conseil scientifique de l'Observatoire européen de l'enseignement de l'histoire (Conseil de l'Europe)Comité économique et social européen, fonctionnaire  UE depuis 2006 </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières imaginaires et apprentissage de la « suédicité » : narrations de l'inclusion et de l'altérité par le prisme de la géographie imaginaire des manuels d’Éducation sociale (samhällskunskap)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème congrès de l’APEN, conference: « Le Nord comme espace de contact(s) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identita’ nazionale, oggetto educativo mitico, impossibile o invisibile ? Il caso dell’educazione civica in Svezia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de présentation du numéro spécial de « Passato e Presente », 123 / 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétoriques de l’altérité dangereuse face au conflit mondial. Le combat de Torgny Segerstedt, entre spiritualité et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crise religieuse et dissidence. Les cultures politiques scandinaves face à l'altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stato, Nazione, Patria, e curricula di storia. Trend e controversie europee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIDiDaSt, 2a Assemblea annuale, Università di Bologna, Dipartimento Storia, Culture, Civiltà – 8-9 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Renationalization” and European debates on curriculum reforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "HISTORY EDUCATION, NATIONALISM, REGIONALISM AND CURRICULUM REFORMS" (Umeå University, department of Education)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Umeå, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et pratiques scolaires italiennes face aux enjeux mémoriels (2000-2024) : quelques indices d’une singularité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international – RÔLE ET PLACE DES MÉMORIAUX EN EUROPE DANS L’ÉDUCATIONFORMELLE ET NON FORMELLE Mémorial du Camp de Rivesaltes, 3-4 octobre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rivesaltes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’histoire aux marges de la nation : réflexions, défis et perspectives autour de l’ouvrage « History Education at the Edge of the nation » (Springer, 2023). Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un évènement modéré par Catherine Roth. En présence des coéditeurs, Piero S. Colla et Andrea Di Michele et du discutant Emmanuel Droit, ainsi que des contributeurs / trices, Anna-Lill Drugge, Pascale Erhart et Bjön Norlin Université de Strasbourg – 20 février 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle suédois de « révision en continu » des curricula, au prisme des controverses entre l’Administration nationale de l’école (Skolöverstyrelsen) et les associations des professeurs sur le cursus d'histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles)" organisé par l’unité de recherche CIRNEF (UR 7454) et par l’Association transdisciplinaire de recherche en Histoire de l’éducation (ATRHE), 12-14 juin 2024, campus 1 de l’université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit de la suédicité : entre marketing politique contemporain et inconscients culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Nous et les autres : rapport au non-humain dans les pays du Nord » V e congrès de l'Association pour les études nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour les études nordiques, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorie, valori e cittadinanza. Considerazioni sull'avvento di un lessico comune nella governance educativa in Europa, tra XX e XXI secolo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Con le lenti di Gramsci. L'educazione nel XXI secolo: politiche, problemi, prospettive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro interuniversitario di ricerca per gli studi gramsciani, Dec 2023, Bari (IT), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fédération des professeurs d'histoire (HLF) : un acteur institutionnel et un partenaire polémique de la réforme des programmes en Suède – des années 1950 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e congrès de l’AIRDHSS « Filiations et écoles de pensée dans les communautés de recherche en didactique de l’histoire, de la géographie et des sciences sociales », Cologne (Allemagne), 18 au 20 septembre 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fare memoria a scuola : risorsa, imperativo o “impasse” per la didattica della storia? Trend internazionali e letture critiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insegnare storia per il XXI secolo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Società Italiana di Didattica della Storia, Sep 2023, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bologna 2 agosto 1980 – Dietro una strage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence « Bologna 2 agosto 1980 – Dietro una strage » Mantova, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Mantova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genocidio tra memoria e rimozione: una sfida per il presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservatoire de Mantoue. Prolusion à l'occasion de la célébration du Jour de la Mémoire (27 janvier 2023), sur le thème : "Le génocide entre mémoire et refoulement. Un défi pour le temps présent".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Mantoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History Education in Europe : between De-Nationalisation and Re-Nationalisation / L'enseignement de l'histoire en Europe, entre dénationalisation et rénationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education in Europe : between De-Nationalisation and Re-Nationalisation / L'enseignement de l'histoire en Europe, entre dénationalisation et rénationalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires à l'École / National Histories and Minority Narratives at School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Histoires nationales et narrations minoritaires à l’École »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le värdenihilism comme « idéologie suédoise »? Une lecture de la pédagogie des valeurs dans la réforme scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Droit et littérature dans le contexte suédois" (3-10 septembre 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme éducative suédoise à l’écran en France (1960-2020) : un exemple réussi de diplomatie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1432k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politica e insegnamento della storia in un'ottica comparativa&amp;quot;. Compte-rendu de lecture, Nadine Fink-Markus Furrer-Peter Gautschi (eds) Why History Education? Wochenschau Vorlag, Frankfurt 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (123), pp.209 - 212. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3280/pass2024-123015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storia comune, nazione e educazione identitaria. Una discussione a proposito di &amp;quot;Insegnare l’Italia&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Ludens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du canon dans la trajectoire de l'enseignement de l'histoire en Suède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for History and Social Science Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insegnamento della storia e identità nazionale: una crisi europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des « Démocrates de Suède » ou la fin de l'exception suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPEN PEER REVIEW : The Words Of Nations: England, Scotland & Wales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public History Weekly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une école démocratique et des familles libérées ? Constructions télévisuelles d’un imaginaire métapolitique du Nord en France (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deshima: Arts, lettres et cultures des pays du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.165-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suède et Italie : la droite radicale au gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Colla* L'ESSOR DES « DÉMOCRATES DE SUÈDE » OU LA FIN DE L'EXCEPTION SUÉDOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 178, pp.199-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’un « modèle » : la Suède, icône du débat médiatique sur l’école (1964-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l’éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 156 (2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoire-education.6831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « école du bonheur » en Suède ? Reflets médiatiques d’une utopie, entre projections et fantasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.2795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Do you talk about God in this nursery school?». Rhetoric and experience of the sacred in the reform of the Swedish childcare system (1968-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trauma and Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12869/TM2020-3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopia, andata e ritorno. Quattro intellettuali nella Svezia del « modello » (1960-1982)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viaggiatori : Circolazioni, scambi ed esilio (secoli XII-XX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Voyages vers le Nord, voyages vers les pays froids, 3 (1), pp.317-353. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26337/2532-7623/COLLA⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Nation-Branding and Concept-Borrowing: Fabricating the “Swedish Educational Model” in French Media Discourse (1964-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Educational History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36368/njedh.v7i2.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La quête d’un ethos suédois : un invariant dans la réforme des curricula ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.10-26. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nordiques.492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curricula et citoyenneté en Suède : de l’État éthique à l’ère de la déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for history and social sciences education / Revue internationale de didactique de l’histoire et des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching “fundamental values” in the Swedish education system: Towards an anti-authoritarian Regime of Truth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di sociologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 78, pp.101-124. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/qds.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la planification à la liberté de choix : une révolution pour le modèle éducatif suédois ? Conversation avec Ulf P. Lundgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Wedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra « sciovinismo del welfare » e voto di protesta : il contratto sociale svedese in questione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parolechiave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Voice, 60 (2), pp.97-108. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7377/93506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uno svincolo autostradale nel cuore di Stoccolma. Slussen come luogo di utopia e di memoria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parolechiave</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.107-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Common Prayer to Morgonsamling. Protestant Mystique in Welfare State Schooling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forgotten Roots of the Nordic Welfare State in Protestant Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.195-211, 2025, 978-2-503-61263-8. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.APNE-EB.5.141852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La storia dei genocidi come educazione civica? La parabola delle “istituzioni di memoria” dal 2000 ad oggi e il caso di Levande Historia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Scuola di cittadinanza. Educazione civica e didattica della storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Denationalising and Reinventing Historical Education—In a Time of History Wars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education on the Edge of the Nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-27245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre européanisation et autonomisation des récits scolaires : une impasse pour les canons nationaux ? - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires. Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation aux valeurs et « européanisation » des mémoires : une trajectoire suédoise (1997-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Effigi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School Historical Knowledge in Europe · Transnational circulations and debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, La Recherche en Actes, 978-88-5524-666-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suède. Un statut fragilisé et une légitimité contestée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patricia Legris; Ewa Tartakowsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique du sentiment national. L'histoire à l'école en Europe depuis 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Histoires nationales et narrations minoritaires. Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires Vers de nouveaux paradigmes scolaires ? XXe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nation-Building Tool Under Pressure?: “Invisible Nations”, European Integration and History Teaching after 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History Education ad the Edge of the Nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-3-031-27245-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agence suédoise &amp;quot;Levande historia&amp;quot; : une pédagogie civile de la Shoah, entre histoire, commémoration et recontextualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Di Figlia; Salvatore Di Piazza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA SHOAH COME METAFORA - analogie, ibridazioni, accostamenti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clessidre. Dialoghi interdisciplinari sulla memoria, 978-88-5509-542-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technologies et poétiques de la nordicité : 50 ans de « valeurs suédoises » à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la nordicité au boréalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, De la nordicité au boréalisme, 978-2-37496-090-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tra Utopia e Atlantide: sulla parabola del « modello svedese » nella coscienza europea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensare la contemporaneità. Studi di storia per M. Salvati</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9788883346897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialog. Från samtal till texten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Corvellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avhandlingen – Om att formas till forskare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studentlitteratur AB, pp.75-96, 2003, 9789144041889</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, Nation and folk: on the repressed memory of World War II in Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn books. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Crisis - The Case of Germany and Sweden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2002, 978-1-57181-269-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’insegnamento della storia e la svolta neoliberale in Europa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Galfré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passato e Presente 123</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passato e Presente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformer l'éducation dans les pays nordiques (Nordiques, 36, 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Aucante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05275974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires nationales et narrations minoritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Girault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion, 2024, 978-2-7574-4137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per la Nazione e per la Razza. Cittadini ed esclusi nel « modello svedese »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carocci, 2000, 978-8843015528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Sweden, burning Qur'ans threaten to send the country’s history of tolerance up in smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l’histoire et minorités nationales en Europe : entre omissions, réhabilitations et concurrences mémorielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Welfare State in crisi d’identità? La svolta nazionalpopulista della politica svedese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Words Of Nations: England, Scotland & Wales (Open Peer Revision)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insegnamento della storia ed educazione alla cittadinanza in Europa. Intervista a Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52056/9791254691090/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04435946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lʼirrésistible montée de lʼethno-nationalisme dans la politique suédoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il genocidio tra memoria e rimozione: una sfida per il presente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la première fois, l’extrême droite aux portes du pouvoir en Suède (Radio Vatican, interview avec Marine Henriot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Henriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de l'Histoire : les enjeux mémoriels de l'Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nivelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melandri Francesca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matard-Bonucci Anne-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novità editoriali di taglio comparativo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Simeone Colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage impensable. Conscience historique et technologies de l'identité dans la réforme éducative en Suède (1946-1980).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero S. colla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. EHESS, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03109764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133729v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Simeone Colla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121625v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736462v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481210v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774266v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1432k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/pass2024-123015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12869/TM2020-3-03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26337/2532-7623/COLLA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36368/njedh.v7i2.202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109585v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero S.&#160;colla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7377/93506" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.492" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088782v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/qds.2187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Wedin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.APNE-EB.5.141852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442926v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784282v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corvellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450144v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442922v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Michele" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52056/9791254691090/20" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631802v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Galfr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Aucante" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589992v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Henriot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363687v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melandri Francesca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matard-Bonucci Anne-Marie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03109764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121625v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Simeone Colla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121626v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133729v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779032v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179557v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05291107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349483v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774266v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1432k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/pass2024-123015" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357011v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521874v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521882v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.2795" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206300v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12869/TM2020-3-03" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26337/2532-7623/COLLA" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36368/njedh.v7i2.202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089248v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero S.&#160;colla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/qds.2187" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Wedin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7377/93506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109765v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.APNE-EB.5.141852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Girault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440314v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208000v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089024v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Corvellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Galfr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Aucante" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442922v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Michele" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52056/9791254691090/20" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363546v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363693v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Henriot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363687v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nivelon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melandri Francesca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matard-Bonucci Anne-Marie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03109764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>