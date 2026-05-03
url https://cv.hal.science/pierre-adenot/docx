--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pierre adenot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Pierre G. ADENOT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization is less effective than aerosolization, in PIPAC live animal drug delivery testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery Open Digestive Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100078. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soda.2022.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of ZC3H11A causes early embryonic lethality and dysregulation of metabolic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shady Younis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mårten Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (23), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2216799120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.461. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-07955-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat shock during in vitro maturation induces chromatin modifications in the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sergio Almeida Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamiris Dornelas Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Rachel Araujo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning off NADPH oxidase-2 by impeding p67 (Phox) activation in infected mouse macrophages reduced viral entry and inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Bechor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Khedkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1862 (6), pp.1263-1275. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random allocation of blastomere descendants to the trophectoderm and ICM of the bovine blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Sepulveda-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.141200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perilipin-2 (adipophilin) coat of cytosolic lipid droplets is regulated by an Arf1-dependent mechanism in HC11 mouse mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.143-155. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbin.10547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin reprogramming in rabbit embryos after fertilization, intra-, and inter-species SCNT correlates with preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-11-0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10 phosphorylation marks constitutive heterochromatin during interphase in early mouse embryos until the 4-cell stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.467-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Hoechst 33342 staining under wide-field microscopy for evaluation of the nuclear status of living dog oocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.483-492. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927611012773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTGS2-related PGE2 affects oocyte MAPK phosphorylation and meiosis progression in cattle: late effects on early embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (6), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.110.088211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Remodeling in Bovine Somatic Cell Nuclear Transfer Embryos Using MG132-Treated Recipient Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (6), pp.729-738. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2010.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.e10000853 1-15. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of constitutive heterochromatin: two contrasted kinetics of genome restructuring in early cloned bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nuclear localization of WAP and CSN genes is modified by lactogenic hormones in HC11 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (1), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcb.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory mechanisms governing the oocyte-specific synthesis of the karyoskeletal protein NO145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voltmer-Irsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kneissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion S. Schmidt-Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.1412-1422. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.000166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloned rabbits produced by nuclear transfer from adult somatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental potential of mouse embryos reconstructed from metaphase embryonic stem cell nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65, pp.412-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic linker histone H1 is present throughout mouse embryogenesis and is not replaced by variant H1ø</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Legouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Allis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113, pp.2897-2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryoglycans regulate FGF-2-mediated mesoderm induction in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Horak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 110, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the involvement of mouse heat shock factor 1 in the atypical expression of the HSP70.1 heat shock gene during mouse zygotic genome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Christians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.778-788. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.17.2.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aging of oocytes influences the behavior of nuclei transferred to enucleated rabbit oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential H4 acetylation of paternal and maternal chromatin precedes DNA replication and differential transcriptional activity in pronuclei of 1-cell mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 124, pp.4615-4625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the involvement of mouse heat shock factor 1 in the atypical expression of the HSP70.1 heat shock gene during mouse zygotic genome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Christians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.778-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear translocation and carboxyl-terminal domain phosphorylation of RNA polymerase II delineate the two phases of zygotic gene activation in mammalian embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.6250-6262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrosomes with striated rootlets in rabbit zygotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zygote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of transcriptional activity in live mouse preimplantation embryos using a secreted luciferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (5), pp.1317-1321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (6), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (6), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA content of mouse two-cell embryos can be measured by microfluorimetric image analysis under conditions of cell viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corteggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (3), pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following chromatin in live embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Fluorescence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of paternal chromatin changes in live one-cell mouse embryo after natural fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (1), pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la microscopie de fluorescence a tres bas niveau de lumiere : etude en temps reel de l'evolution de la chromatine d'embryons unicellulaires de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 309 (6), pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning in the rabbit: present situation and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chrenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challah-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Risks of Cloning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor Francis, CRC Press, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): does increase of level of pneumoperitoneum change distribution pattern and penetration depth of doxorubicin in a sheep model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation-related genes in the ovine endometrium are regulated by extracellular vesicles from earlypregnant uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Meeting of French Society for Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Extracellular Vesicles (FSEV). FRA., Nov 2017, Paris, France. 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA2-CIMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Sep 2017, Gif-Sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive cell lineage tracing in bovine embryos from 2-cell stage up to blastocyst stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Sepulveda Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat shock during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; maturation on heterochromatin compaction in bovine embryos at 4- and 8-cell stages: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S.A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of the International Embryo Society Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guixols, Spain. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic marks and nuclear reprogramming in early embryos: short and long term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Hoechst 33342 staining under standard epifluorescence microscopy for evaluation of the nuclear status of living dog oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.205, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments : Emphasis on Extraembryonic-Embryonic interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : rôle du cytosquelette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Biologie cellulaire du Grand Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Biocell, Gif sur Yvette, FRA., May 2011, Orsay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA replication dynamics in early rat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAT Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Berlin, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted kinetics of constitutive heterochromatin in bovine embryos after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, L'Isle sur la Sorgue, France. pp.n°P-059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization & gene regulation in early rabbits embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research School "Post-Genomics in Animal Science Research and Career Prospects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of chromatin organization in bovine nuclear transfer embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Federation REAUMUR des Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D image analysis of pericentric heterochromatin in rabbit embryos obtained by in vivo fertilization vs. nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cia Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Federation REAUMUR des Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin rearrangements and developmental potential of the early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medica Service Congress. Assisted Conception and Reproductive Biology: Two Perspectives One Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bologne, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment to mesoderm in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. NIBB conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Okazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque franco-tchéquo-slovaque sur la reproduction animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin &amp;quot;in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. International Conference of the American Institute of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCSC - Portail Calcul Stockage Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2021 - Journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Biacchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hvar Island, Croatia. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School of Medicine University of Zagreb, Editors Tiziana Brevini, Alireza Fazeli, Ana Katusic, Ana Vidos, Georgia May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2018, Proceedings of CellFit Meeting 2018 « in vitro 3-D Total Cell Guidance and fitness »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative medicine: organoids and model species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. , 377 p., 2017, Book of Abstracts, SSR 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Early Classification of Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImage Informatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Banff, Canada. , 54 p., 2017, BioImage Informatics 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CRB Anim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015, 1ères journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : des microtubes à l'élongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblaste, endoderme et mésoderme extra-embryonnaires in vitro et ex vivo, pour modéliser l'élongation de l'embryon bovin à partir de paramètres cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D image analysis of pericentric heterochromatin underlines inadequate spatio-temporal reorganization in rabbit embryos obtained by nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cia Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Wilhelm Bernhard Workshop on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saint Andrews, United Kingdom. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms regulating the tight temporal synthesis of the karyoskeletal protein NO145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voltmer-Irsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kneissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion S. Schmidt-Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Wilhelm Bernhard Workshop 2007 on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saint Andrews, United Kingdom. 2 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WrapITK: Utilisation d'ITK depuis Python pour l'analyse en 3D d'images biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Pincus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIFoBio 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Grande Motte, France. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCERES - Rapport d'évaluation de l'unité PRC - Physiologie de la reproduction et des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boizet-Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Di Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Fiamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0755361V-DER-ER-DER-PUR230023336-SVE2-PRC-RD, HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interactions cytoplasme/noyau dans l'embryon precoce de souris par imagerie cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pierre adenot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Pierre G. ADENOT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization is less effective than aerosolization, in PIPAC live animal drug delivery testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery Open Digestive Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100078. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soda.2022.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of ZC3H11A causes early embryonic lethality and dysregulation of metabolic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shady Younis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mårten Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (23), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2216799120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.461. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-07955-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat shock during in vitro maturation induces chromatin modifications in the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sergio Almeida Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamiris Dornelas Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Rachel Araujo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning off NADPH oxidase-2 by impeding p67 (Phox) activation in infected mouse macrophages reduced viral entry and inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Bechor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Khedkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1862 (6), pp.1263-1275. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random allocation of blastomere descendants to the trophectoderm and ICM of the bovine blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Sepulveda-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.141200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perilipin-2 (adipophilin) coat of cytosolic lipid droplets is regulated by an Arf1-dependent mechanism in HC11 mouse mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.143-155. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbin.10547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin reprogramming in rabbit embryos after fertilization, intra-, and inter-species SCNT correlates with preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-11-0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10 phosphorylation marks constitutive heterochromatin during interphase in early mouse embryos until the 4-cell stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.467-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Hoechst 33342 staining under wide-field microscopy for evaluation of the nuclear status of living dog oocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.483-492. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927611012773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTGS2-related PGE2 affects oocyte MAPK phosphorylation and meiosis progression in cattle: late effects on early embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (6), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.110.088211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Remodeling in Bovine Somatic Cell Nuclear Transfer Embryos Using MG132-Treated Recipient Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (6), pp.729-738. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2010.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.e10000853 1-15. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of constitutive heterochromatin: two contrasted kinetics of genome restructuring in early cloned bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nuclear localization of WAP and CSN genes is modified by lactogenic hormones in HC11 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (1), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcb.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory mechanisms governing the oocyte-specific synthesis of the karyoskeletal protein NO145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voltmer-Irsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kneissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion S. Schmidt-Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.1412-1422. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.000166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloned rabbits produced by nuclear transfer from adult somatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental potential of mouse embryos reconstructed from metaphase embryonic stem cell nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65, pp.412-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic linker histone H1 is present throughout mouse embryogenesis and is not replaced by variant H1ø</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Legouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Allis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113, pp.2897-2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aging of oocytes influences the behavior of nuclei transferred to enucleated rabbit oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryoglycans regulate FGF-2-mediated mesoderm induction in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Horak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 110, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the involvement of mouse heat shock factor 1 in the atypical expression of the HSP70.1 heat shock gene during mouse zygotic genome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Christians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.778-788. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.17.2.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the involvement of mouse heat shock factor 1 in the atypical expression of the HSP70.1 heat shock gene during mouse zygotic genome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Christians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.778-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential H4 acetylation of paternal and maternal chromatin precedes DNA replication and differential transcriptional activity in pronuclei of 1-cell mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 124, pp.4615-4625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear translocation and carboxyl-terminal domain phosphorylation of RNA polymerase II delineate the two phases of zygotic gene activation in mammalian embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.6250-6262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrosomes with striated rootlets in rabbit zygotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zygote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (6), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (6), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of transcriptional activity in live mouse preimplantation embryos using a secreted luciferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (5), pp.1317-1321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA content of mouse two-cell embryos can be measured by microfluorimetric image analysis under conditions of cell viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corteggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (3), pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following chromatin in live embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Fluorescence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of paternal chromatin changes in live one-cell mouse embryo after natural fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (1), pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la microscopie de fluorescence a tres bas niveau de lumiere : etude en temps reel de l'evolution de la chromatine d'embryons unicellulaires de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 309 (6), pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning in the rabbit: present situation and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chrenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challah-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Risks of Cloning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor Francis, CRC Press, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): does increase of level of pneumoperitoneum change distribution pattern and penetration depth of doxorubicin in a sheep model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation-related genes in the ovine endometrium are regulated by extracellular vesicles from earlypregnant uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Meeting of French Society for Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Extracellular Vesicles (FSEV). FRA., Nov 2017, Paris, France. 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA2-CIMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Sep 2017, Gif-Sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive cell lineage tracing in bovine embryos from 2-cell stage up to blastocyst stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Sepulveda Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat shock during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; maturation on heterochromatin compaction in bovine embryos at 4- and 8-cell stages: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S.A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of the International Embryo Society Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic marks and nuclear reprogramming in early embryos: short and long term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guixols, Spain. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Hoechst 33342 staining under standard epifluorescence microscopy for evaluation of the nuclear status of living dog oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.205, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments : Emphasis on Extraembryonic-Embryonic interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : rôle du cytosquelette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Biologie cellulaire du Grand Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Biocell, Gif sur Yvette, FRA., May 2011, Orsay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA replication dynamics in early rat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAT Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Berlin, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted kinetics of constitutive heterochromatin in bovine embryos after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, L'Isle sur la Sorgue, France. pp.n°P-059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization & gene regulation in early rabbits embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research School "Post-Genomics in Animal Science Research and Career Prospects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of chromatin organization in bovine nuclear transfer embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Federation REAUMUR des Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D image analysis of pericentric heterochromatin in rabbit embryos obtained by in vivo fertilization vs. nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cia Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Federation REAUMUR des Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin rearrangements and developmental potential of the early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medica Service Congress. Assisted Conception and Reproductive Biology: Two Perspectives One Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bologne, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment to mesoderm in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. NIBB conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Okazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque franco-tchéquo-slovaque sur la reproduction animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin &amp;quot;in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. International Conference of the American Institute of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCSC - Portail Calcul Stockage Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2021 - Journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Biacchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hvar Island, Croatia. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School of Medicine University of Zagreb, Editors Tiziana Brevini, Alireza Fazeli, Ana Katusic, Ana Vidos, Georgia May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2018, Proceedings of CellFit Meeting 2018 « in vitro 3-D Total Cell Guidance and fitness »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative medicine: organoids and model species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Early Classification of Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImage Informatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Banff, Canada. , 54 p., 2017, BioImage Informatics 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. , 377 p., 2017, Book of Abstracts, SSR 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CRB Anim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015, 1ères journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : des microtubes à l'élongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblaste, endoderme et mésoderme extra-embryonnaires in vitro et ex vivo, pour modéliser l'élongation de l'embryon bovin à partir de paramètres cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D image analysis of pericentric heterochromatin underlines inadequate spatio-temporal reorganization in rabbit embryos obtained by nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cia Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Wilhelm Bernhard Workshop on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saint Andrews, United Kingdom. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms regulating the tight temporal synthesis of the karyoskeletal protein NO145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voltmer-Irsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kneissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion S. Schmidt-Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Wilhelm Bernhard Workshop 2007 on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saint Andrews, United Kingdom. 2 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WrapITK: Utilisation d'ITK depuis Python pour l'analyse en 3D d'images biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Pincus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIFoBio 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Grande Motte, France. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCERES - Rapport d'évaluation de l'unité PRC - Physiologie de la reproduction et des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boizet-Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Di Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Fiamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0755361V-DER-ER-DER-PUR230023336-SVE2-PRC-RD, HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interactions cytoplasme/noyau dans l'embryon precoce de souris par imagerie cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E5FFF2D"/>
+    <w:nsid w:val="996794FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-adenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Younis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Larsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Omar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216799120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Sergio Almeida Camargo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamiris Dornelas Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Rachel Araujo Mendes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Bechor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Khedkar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.03.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTSHKS6X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2010.0035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Pichugin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0435" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCRKC0H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Voltmer-Irsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kneissel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S. Schmidt-Zachmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674823v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Allis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Dimitrov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dvorak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Thompson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Horak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christians" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mezger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.17.2.778" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Tsuji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrolard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899816v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Heyman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degrolard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chesn&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fl&#233;chon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corteggiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challah-Jacques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cohen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S.A. Camargo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Araujo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Souza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab77" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019151v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004438v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Fournier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Evain-Brion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019064v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753748v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miyara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775493v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Evain-Brion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824223v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821023v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820979v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813475v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pincus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Regrain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boizet-Bonhoure" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fiamma" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-adenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Younis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Larsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Omar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216799120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Sergio Almeida Camargo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamiris Dornelas Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Rachel Araujo Mendes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Bechor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Khedkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.03.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTSHKS6X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2010.0035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Pichugin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0435" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCRKC0H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Voltmer-Irsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kneissel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S. Schmidt-Zachmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674823v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Allis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Dimitrov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dvorak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Thompson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Horak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christians" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mezger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.17.2.778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Heyman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degrolard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chesn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fl&#233;chon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrolard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Tsuji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corteggiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challah-Jacques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cohen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S.A. Camargo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Araujo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Souza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab77" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Evain-Brion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753748v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miyara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775493v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Evain-Brion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824223v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821023v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820979v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813475v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pincus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Regrain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boizet-Bonhoure" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fiamma" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>