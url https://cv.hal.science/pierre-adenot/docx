--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pierre adenot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Pierre G. ADENOT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization is less effective than aerosolization, in PIPAC live animal drug delivery testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery Open Digestive Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100078. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soda.2022.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of ZC3H11A causes early embryonic lethality and dysregulation of metabolic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shady Younis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mårten Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (23), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2216799120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.461. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-07955-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat shock during in vitro maturation induces chromatin modifications in the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sergio Almeida Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamiris Dornelas Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Rachel Araujo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning off NADPH oxidase-2 by impeding p67 (Phox) activation in infected mouse macrophages reduced viral entry and inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Bechor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Khedkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1862 (6), pp.1263-1275. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random allocation of blastomere descendants to the trophectoderm and ICM of the bovine blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Sepulveda-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.141200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perilipin-2 (adipophilin) coat of cytosolic lipid droplets is regulated by an Arf1-dependent mechanism in HC11 mouse mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.143-155. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbin.10547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin reprogramming in rabbit embryos after fertilization, intra-, and inter-species SCNT correlates with preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-11-0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10 phosphorylation marks constitutive heterochromatin during interphase in early mouse embryos until the 4-cell stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.467-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Hoechst 33342 staining under wide-field microscopy for evaluation of the nuclear status of living dog oocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.483-492. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927611012773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTGS2-related PGE2 affects oocyte MAPK phosphorylation and meiosis progression in cattle: late effects on early embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (6), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.110.088211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Remodeling in Bovine Somatic Cell Nuclear Transfer Embryos Using MG132-Treated Recipient Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (6), pp.729-738. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2010.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.e10000853 1-15. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of constitutive heterochromatin: two contrasted kinetics of genome restructuring in early cloned bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nuclear localization of WAP and CSN genes is modified by lactogenic hormones in HC11 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (1), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcb.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory mechanisms governing the oocyte-specific synthesis of the karyoskeletal protein NO145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voltmer-Irsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kneissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion S. Schmidt-Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.1412-1422. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.000166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloned rabbits produced by nuclear transfer from adult somatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental potential of mouse embryos reconstructed from metaphase embryonic stem cell nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65, pp.412-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic linker histone H1 is present throughout mouse embryogenesis and is not replaced by variant H1ø</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Legouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Allis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113, pp.2897-2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aging of oocytes influences the behavior of nuclei transferred to enucleated rabbit oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryoglycans regulate FGF-2-mediated mesoderm induction in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Horak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 110, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the involvement of mouse heat shock factor 1 in the atypical expression of the HSP70.1 heat shock gene during mouse zygotic genome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Christians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.778-788. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.17.2.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the involvement of mouse heat shock factor 1 in the atypical expression of the HSP70.1 heat shock gene during mouse zygotic genome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Christians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.778-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential H4 acetylation of paternal and maternal chromatin precedes DNA replication and differential transcriptional activity in pronuclei of 1-cell mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 124, pp.4615-4625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear translocation and carboxyl-terminal domain phosphorylation of RNA polymerase II delineate the two phases of zygotic gene activation in mammalian embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.6250-6262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrosomes with striated rootlets in rabbit zygotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zygote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (6), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (6), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of transcriptional activity in live mouse preimplantation embryos using a secreted luciferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (5), pp.1317-1321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA content of mouse two-cell embryos can be measured by microfluorimetric image analysis under conditions of cell viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corteggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (3), pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following chromatin in live embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Fluorescence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of paternal chromatin changes in live one-cell mouse embryo after natural fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (1), pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la microscopie de fluorescence a tres bas niveau de lumiere : etude en temps reel de l'evolution de la chromatine d'embryons unicellulaires de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 309 (6), pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning in the rabbit: present situation and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chrenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challah-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Risks of Cloning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor Francis, CRC Press, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): does increase of level of pneumoperitoneum change distribution pattern and penetration depth of doxorubicin in a sheep model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation-related genes in the ovine endometrium are regulated by extracellular vesicles from earlypregnant uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Meeting of French Society for Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Extracellular Vesicles (FSEV). FRA., Nov 2017, Paris, France. 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA2-CIMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Sep 2017, Gif-Sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive cell lineage tracing in bovine embryos from 2-cell stage up to blastocyst stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Sepulveda Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat shock during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; maturation on heterochromatin compaction in bovine embryos at 4- and 8-cell stages: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S.A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of the International Embryo Society Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic marks and nuclear reprogramming in early embryos: short and long term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guixols, Spain. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Hoechst 33342 staining under standard epifluorescence microscopy for evaluation of the nuclear status of living dog oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.205, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments : Emphasis on Extraembryonic-Embryonic interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : rôle du cytosquelette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Biologie cellulaire du Grand Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Biocell, Gif sur Yvette, FRA., May 2011, Orsay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA replication dynamics in early rat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAT Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Berlin, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted kinetics of constitutive heterochromatin in bovine embryos after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, L'Isle sur la Sorgue, France. pp.n°P-059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization & gene regulation in early rabbits embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research School "Post-Genomics in Animal Science Research and Career Prospects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of chromatin organization in bovine nuclear transfer embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Federation REAUMUR des Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D image analysis of pericentric heterochromatin in rabbit embryos obtained by in vivo fertilization vs. nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cia Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Federation REAUMUR des Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin rearrangements and developmental potential of the early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medica Service Congress. Assisted Conception and Reproductive Biology: Two Perspectives One Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bologne, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment to mesoderm in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. NIBB conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Okazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque franco-tchéquo-slovaque sur la reproduction animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin &amp;quot;in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. International Conference of the American Institute of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCSC - Portail Calcul Stockage Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2021 - Journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Biacchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hvar Island, Croatia. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School of Medicine University of Zagreb, Editors Tiziana Brevini, Alireza Fazeli, Ana Katusic, Ana Vidos, Georgia May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2018, Proceedings of CellFit Meeting 2018 « in vitro 3-D Total Cell Guidance and fitness »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative medicine: organoids and model species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Early Classification of Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImage Informatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Banff, Canada. , 54 p., 2017, BioImage Informatics 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. , 377 p., 2017, Book of Abstracts, SSR 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CRB Anim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015, 1ères journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : des microtubes à l'élongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblaste, endoderme et mésoderme extra-embryonnaires in vitro et ex vivo, pour modéliser l'élongation de l'embryon bovin à partir de paramètres cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D image analysis of pericentric heterochromatin underlines inadequate spatio-temporal reorganization in rabbit embryos obtained by nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cia Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Wilhelm Bernhard Workshop on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saint Andrews, United Kingdom. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms regulating the tight temporal synthesis of the karyoskeletal protein NO145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voltmer-Irsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kneissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion S. Schmidt-Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Wilhelm Bernhard Workshop 2007 on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saint Andrews, United Kingdom. 2 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WrapITK: Utilisation d'ITK depuis Python pour l'analyse en 3D d'images biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Pincus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIFoBio 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Grande Motte, France. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCERES - Rapport d'évaluation de l'unité PRC - Physiologie de la reproduction et des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boizet-Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Di Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Fiamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0755361V-DER-ER-DER-PUR230023336-SVE2-PRC-RD, HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interactions cytoplasme/noyau dans l'embryon precoce de souris par imagerie cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pierre adenot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Pierre G. ADENOT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nebulization is less effective than aerosolization, in PIPAC live animal drug delivery testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgery Open Digestive Advance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.100078. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soda.2022.100078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ablation of ZC3H11A causes early embryonic lethality and dysregulation of metabolic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shady Younis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mårten Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihad Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (23), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2216799120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): increased intraperitoneal pressure does not affect distribution patterns but leads to deeper penetration depth of doxorubicin in a sheep model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.461. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-021-07955-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat shock during in vitro maturation induces chromatin modifications in the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Sergio Almeida Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thamiris Dornelas Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Rachel Araujo Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (4), pp.313-322. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-19-0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning off NADPH oxidase-2 by impeding p67 (Phox) activation in infected mouse macrophages reduced viral entry and inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Bechor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vijay Khedkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1862 (6), pp.1263-1275. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgroDataRing: Une infrastructure partagée et mutualisée pour le stockage longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bansard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic states of heterochromatin in the different types of mouse pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-23822-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosurvival effect of cumulus prostaglandin G/H synthase 2/prostaglandin2 signaling on bovine blastocyst: impact on in vivo posthatching development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.145367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random allocation of blastomere descendants to the trophectoderm and ICM of the bovine blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Sepulveda-Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (6), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.116.141200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perilipin-2 (adipophilin) coat of cytosolic lipid droplets is regulated by an Arf1-dependent mechanism in HC11 mouse mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pauloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chanat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (2), pp.143-155. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbin.10547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin reprogramming in rabbit embryos after fertilization, intra-, and inter-species SCNT correlates with preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 145 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-11-0421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10 phosphorylation marks constitutive heterochromatin during interphase in early mouse embryos until the 4-cell stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (4), pp.467-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear dynamics of histone H3 trimethylated on lysine 9 and/or phosphorylated on serine 10 in mouse cloned embryos as new markers of reprogramming?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.283-294. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2011.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Hoechst 33342 staining under wide-field microscopy for evaluation of the nuclear status of living dog oocytes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (3), pp.483-492. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927611012773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-213X-12-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTGS2-related PGE2 affects oocyte MAPK phosphorylation and meiosis progression in cattle: late effects on early embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (6), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1095/biolreprod.110.088211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Remodeling in Bovine Somatic Cell Nuclear Transfer Embryos Using MG132-Treated Recipient Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Mason Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (6), pp.729-738. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2010.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of 3D images detects regular spatial distributions of centromeres and chromocenters in animal and plant nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Tirichine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (7), pp.e10000853 1-15. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1000853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of constitutive heterochromatin: two contrasted kinetics of genome restructuring in early cloned bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Audouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 139 (1), pp.129-137. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-08-0435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nuclear localization of WAP and CSN genes is modified by lactogenic hormones in HC11 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Kress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hue-Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (1), pp.262-270. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcb.21823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory mechanisms governing the oocyte-specific synthesis of the karyoskeletal protein NO145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voltmer-Irsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kneissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion S. Schmidt-Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120, pp.1412-1422. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.000166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloned rabbits produced by nuclear transfer from adult somatic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.366-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental potential of mouse embryos reconstructed from metaphase embryonic stem cell nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 65, pp.412-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somatic linker histone H1 is present throughout mouse embryogenesis and is not replaced by variant H1ø</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Legouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Allis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoyan Dimitrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113, pp.2897-2907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo aging of oocytes influences the behavior of nuclei transferred to enucleated rabbit oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.325-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryoglycans regulate FGF-2-mediated mesoderm induction in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Horak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 110, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the involvement of mouse heat shock factor 1 in the atypical expression of the HSP70.1 heat shock gene during mouse zygotic genome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Christians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.778-788. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mcb.17.2.778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential H4 acetylation of paternal and maternal chromatin precedes DNA replication and differential transcriptional activity in pronuclei of 1-cell mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 124, pp.4615-4625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the involvement of mouse heat shock factor 1 in the atypical expression of the HSP70.1 heat shock gene during mouse zygotic genome activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Christians</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mezger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17 (2), pp.778-788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear translocation and carboxyl-terminal domain phosphorylation of RNA polymerase II delineate the two phases of zygotic gene activation in mammalian embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chastant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.6250-6262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrosomes with striated rootlets in rabbit zygotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zygote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (6), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time imaging of transcriptional activity in live mouse preimplantation embryos using a secreted luciferase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.I. Tsuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 92 (5), pp.1317-1321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (6), pp.713-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DNA content of mouse two-cell embryos can be measured by microfluorimetric image analysis under conditions of cell viability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corteggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2 (3), pp.181-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Following chromatin in live embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Fluorescence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 3, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of paternal chromatin changes in live one-cell mouse embryo after natural fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (1), pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la microscopie de fluorescence a tres bas niveau de lumiere : etude en temps reel de l'evolution de la chromatine d'embryons unicellulaires de souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 309 (6), pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning in the rabbit: present situation and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Chrenek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Challah-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Risks of Cloning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor Francis, CRC Press, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterochromatin as a pluripotency marker: Exploring H3K27me3 dynamic at pericentromeric heterochromatin in mouse peri-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Stem Cell Research. FRA., Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un outil prédictif de la qualité embryonnaire grâce à des paramètres morphocinétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vésicules extra-cellulaires (EVs) de fluide utérin stimulent l’expression de marqueurs de l’implantation dans l’endomètre ovin in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mathematical prediction of different morphokinetic profiles of in vitro developed bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Meeting of the Association of Embryo Transfer in Europe (AETE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne des Technologies et de l'Embryon (AETE) (AETE). FRA., Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscapes of heterochromatin in mouse pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labex Revive: 6th Annual Consortium Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regenerative Biology &amp; Medicine (REVIVE). FRA., 2017, Gouvieux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressurized intra-peritoneal aerosol chemotherapy (PIPAC): does increase of level of pneumoperitoneum change distribution pattern and penetration depth of doxorubicin in a sheep model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Huchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action BM 1308 « Sharing Advances on Large Animal Models - SAALAM »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ludwig Maximilians University of Munich (LMU). DEU. European Cooperation in Science and Technology (COST), BEL., Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation-related genes in the ovine endometrium are regulated by extracellular vesicles from earlypregnant uterine fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Meeting of French Society for Extracellular Vesicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Extracellular Vesicles (FSEV). FRA., Nov 2017, Paris, France. 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA2-CIMA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Canette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLIPS 2017 - Multiscale live imaging in human, animal and plant health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Saclay (COMUE). FRA., Sep 2017, Gif-Sur-Yvette, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive cell lineage tracing in bovine embryos from 2-cell stage up to blastocyst stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Sepulveda Rincon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link between organization and transcription of Ribosomal RNA genes in mouse growing oocytes and at the very beginning of embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. EMBO Conference on Ribosome Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMBO. DEU., Aug 2015, Bruxelles, Belgium. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat shock during &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; maturation on heterochromatin compaction in bovine embryos at 4- and 8-cell stages: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.S.A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of the International Embryo Society Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic marks and nuclear reprogramming in early embryos: short and long term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey. p. 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FISH analysis of embryonic nuclei in mouse highlights several abrupt changes of nuclear organization during preimplantation development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guixols, Spain. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des biotechnologies de la reproduction : Modifications épigénétiques au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologies de la reproduction et modifications épigénétiques : illustration au cours du développement embryonnaire précoce chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’organisation des gènes ribosomiques au cours du développement embryonnaire précoce chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-FISH analysis of ribosomal RNA genes organization during early mouse embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Galjart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference "Nuclear Structure and Dynamics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA. EpigeneSys network of excellence., Oct 2013, L'Isle Sur La Sorgue, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of pericentric repetitive sequences in preimplantation rabbit embryos underlines inadequate spatio-temporal reorganization after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai-Xia C.-X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). Denver, USA., Jan 2012, Phoenix, United States. pp.130, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of Hoechst 33342 staining under standard epifluorescence microscopy for evaluation of the nuclear status of living dog oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine K. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Annual Conference of the International Embryo Transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2012, Phoenix, United States. pp.205, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv24n1Ab186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lineage commitments : Emphasis on Extraembryonic-Embryonic interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Organization. DEU., May 2011, Leuven, Belgium. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : rôle du cytosquelette ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Biologie cellulaire du Grand Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Biocell, Gif sur Yvette, FRA., May 2011, Orsay, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin epigenetic modifications during early mammalian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryon Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture nucléaire des séquences répétées dans l’embryon précoce de mammifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium annuel - GDR de Cytogénomique Structurale et Evolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P, phosphorylation of histone H3 at Ser 10 in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congress of World Association of Reproductive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA replication dynamics in early rat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAT Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Berlin, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P epigenetic modification in preimplantation mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5.Meeting on Chromatin Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Costa Rica, Costa Rica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted kinetics of constitutive heterochromatin in bovine embryos after nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, L'Isle sur la Sorgue, France. pp.n°P-059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization & gene regulation in early rabbits embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research School "Post-Genomics in Animal Science Research and Career Prospects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of chromatin organization in bovine nuclear transfer embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey A. Pichugin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Federation REAUMUR des Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D image analysis of pericentric heterochromatin in rabbit embryos obtained by in vivo fertilization vs. nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cia Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Meeting of the Federation REAUMUR des Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin rearrangements and developmental potential of the early embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Miyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medica Service Congress. Assisted Conception and Reproductive Biology: Two Perspectives One Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bologne, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commitment to mesoderm in the rabbit embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. NIBB conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Okazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular evaluation of bovine nuclear transfer embryos developed in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Degrolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque franco-tchéquo-slovaque sur la reproduction animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Kosice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin &amp;quot;in real time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Geze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Szöllösi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. International Conference of the American Institute of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and validation of a combined iDISCO/CUBIC method for studying global c-fos expression in the mouse brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Bourgeois-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">inauguration MesoSPIM Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Jouy-en-Josas (FR), France. 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCSC - Portail Calcul Stockage Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2021 - Journées Calcul Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIMA 2 Imaging Plateform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Biacchesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphyne Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviesan, Symposium “Translational research on diabetic cardiomyopathy”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. , 2019, ITMO " Translational research on diabetic cardiomyopathy"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a standardised annotation of morphokinetical parameters for an automatic early prediction of the in vitro development potential of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brocart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundouss Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, New Orleans, Lousiane, United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 31 (1), 230 p., 2019, Proceedings of the Annual Conference of the International Embryo Technology Society. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids trigger expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Cellfit annual meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Athènes, Greece. , 2019, 3rd Cellfit Annual Meeting, The extracellular vesicles paradigm of intra and intercellular communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journey Continues EpigeneSys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Munich, Germany. pp.37, 2018, The journey Continues, Abstract booklet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting 2018 CellFit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hvar Island, Croatia. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">School of Medicine University of Zagreb, Editors Tiziana Brevini, Alireza Fazeli, Ana Katusic, Ana Vidos, Georgia May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109, 2018, Proceedings of CellFit Meeting 2018 « in vitro 3-D Total Cell Guidance and fitness »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new culture model of rabbit trophoblastic cells to explore cell function and transplacental transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenhaël Sanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regenerative medicine: organoids and model species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin spatial organization and transcription regulation during early embryonic development: the example of ribosomal genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic. , pp.48, 2018, Abstract Book 22. ICC, 22nd International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted regulation of pericentromeric hetero chromatin in mouse ground naive and primed pluripotent stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grillo Giacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Japan Epigenetics Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automated Early Classification of Embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounya Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioImage Informatics 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Banff, Canada. , 54 p., 2017, BioImage Informatics 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular vesicles from early pregnant uterine fluids promote expression of implantation-related markers in ovine endometrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Annual Meeting of the Society for the Study of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. , 377 p., 2017, Book of Abstracts, SSR 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphokinetic and transcriptomic characterisation of bovine embryos: towards an improvment of the use of embryos for population recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alline de Paula Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trubuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international CRB Anim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. , 1p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets de la PGE2 originaire du cumulus sur la survie et la pluripotence des cellules souches embryonnaires bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different states of mouse in vitro pluripotency adopt diverse epigenetic programs to tightly control heterochromatin regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Francisco, Californie, United States. , 639 p., 2016, ISSCR 2016 "The Global Stem Cell Event"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of nuclear reorganization during early embryonic development : the exemple of rRNA genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IMB Conference, Epigenetics in Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Mainz, Germany. , 2016, 2016 IMB Conference, Epigenetics in Development</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional PGE2 affects embryonic apoptosis in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DICER : Dialogue pendant l'Implantation entre le Conceptus et l'Endomètre : implication des microARN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Galio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bolifraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and cellular characterization of bovine extra-embryonic primary cultured cells: an in vitro model to study trophoblast, endoderm and mesoderm crosstalks before implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Evain-Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Rennes, France. , 2015, 1ères journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting epigenetic landscape between the different states of mouse &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; pluripotency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Epigentics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sitges, Spain. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic of nuclear changes occurring during the conversion between naïve (ES) and primed (EpiSC) pluripotent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Tosolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Clémence Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Consortium Meeting, Stem Cells in Regenerative Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Belle Eglise, France. , 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H3S10P, H3K9me3S10P and 5-hMeC as new markers of constitutive heterochromatin in early mouse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlla Ribeiro-Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SKLRB Symposia in Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Pekin, China. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO conference Series on Nuclear Structure and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, L'Isle sur la Sorgue, France. , 2011, EMBO Conference Series on Nuclear Structure and Dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamics of repetitive sequences in preimplantation rabbit embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Verebne Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Chromosome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Manchester, United Kingdom. , 2011, 18th International Chromosome Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation de la croissance trophoblastique : des microtubes à l'élongation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophoblaste, endoderme et mésoderme extra-embryonnaires in vitro et ex vivo, pour modéliser l'élongation de l'embryon bovin à partir de paramètres cellulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms regulating the tight temporal synthesis of the karyoskeletal protein NO145</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Voltmer-Irsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kneissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion S. Schmidt-Zachmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Wilhelm Bernhard Workshop 2007 on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saint Andrews, United Kingdom. 2 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated 3D image analysis of pericentric heterochromatin underlines inadequate spatio-temporal reorganization in rabbit embryos obtained by nuclear transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cia Xia Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Wilhelm Bernhard Workshop on the Cell Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saint Andrews, United Kingdom. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WrapITK: Utilisation d'ITK depuis Python pour l'analyse en 3D d'images biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary Pincus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Regrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Beaujean Bobineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIFoBio 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, La Grande Motte, France. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCERES - Rapport d'évaluation de l'unité PRC - Physiologie de la reproduction et des comportements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boizet-Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Di Clemente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Fiamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0755361V-DER-ER-DER-PUR230023336-SVE2-PRC-RD, HCERES. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des interactions cytoplasme/noyau dans l'embryon precoce de souris par imagerie cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02850579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId349"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="996794FB"/>
+    <w:nsid w:val="4C5274D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-adenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Younis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Larsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Omar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216799120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Sergio Almeida Camargo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamiris Dornelas Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Rachel Araujo Mendes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621282v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Bechor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Khedkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.03.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTSHKS6X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2010.0035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Pichugin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0435" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCRKC0H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Voltmer-Irsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kneissel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S. Schmidt-Zachmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674823v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Allis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Dimitrov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dvorak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Thompson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Horak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christians" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mezger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.17.2.778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Heyman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degrolard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chesn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fl&#233;chon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706709v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrolard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Tsuji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corteggiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challah-Jacques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cohen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S.A. Camargo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Araujo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Souza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab77" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Evain-Brion" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019064v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753748v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miyara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775493v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Evain-Brion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824223v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821023v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820979v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813475v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pincus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Regrain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boizet-Bonhoure" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fiamma" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-adenot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03984286v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mimouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soda.2022.100078" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Younis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jouneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#229;rten Larsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Omar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216799120" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211408v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-07955-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Sergio Almeida Camargo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thamiris Dornelas Araujo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Rachel Araujo Mendes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-19-0245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621282v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Truchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Bechor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Khedkar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bansard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benaben" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309000v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tosolini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Chebrout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Grillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23822-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.145367" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda-Rincon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.116.141200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pauloin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbin.10547" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTSHKS6X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai-Xia C.-X. Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Z. Liu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulesteix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000779v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Mason Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2011.0071" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000424v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611012773" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-213X-12-30" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2010.0035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Ki&#234;u" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Kress" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lehmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Tirichine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1000853" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey A. Pichugin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Audouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-08-0435" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21823" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCRKC0H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660548v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Voltmer-Irsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kneissel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion S. Schmidt-Zachmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.000166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baratte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674823v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Allis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoyan Dimitrov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Sz&#246;ll&#246;si" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chastant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dvorak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Thompson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Horak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Christians" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Michel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mezger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rallu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mcb.17.2.778" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693446v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688347v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899816v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Heyman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degrolard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chesn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fl&#233;chon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Tsuji" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706709v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degrolard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corteggiani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Geze" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Besombes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704068v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711735v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720214v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Chrenek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challah-Jacques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pailles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alline de Paula Reis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounya Belghiti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant Le Guienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738015v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737515v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soundouss Messoudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cohen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607383v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741099v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Sepulveda Rincon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab78" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740002v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Galjart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741914v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S.A. Camargo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Araujo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Souza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab77" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019160v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlla Ribeiro-Mason" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Debey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Kone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019565v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Kon&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galjart" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000962v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K K. Tar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab35" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001425v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv24n1Ab186" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004438v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Fournier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Evain-Brion" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019064v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Degrelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019016v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757913v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820190v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817055v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Le Bourhis" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753748v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751106v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Martin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cia Xia Yang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830918v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miyara" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848467v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775493v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05119098v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camonin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bourgeois-Brunel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ancelet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Biacchesi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphyne Descamps" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737592v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocart" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Brusq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publish.csiro.au/rd/Fulltext/rdv31n1ab40" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab40" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504598v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736589v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738050v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenha&#235;l Sanz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cost-cellfit.eu/services/annual-meeting-2018" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786601v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grillo Giacomo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trubuil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608312v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790636v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742469v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741330v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741078v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741300v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533875v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743770v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Evain-Brion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741133v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801713v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Veillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810291v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747606v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191325v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Verebne Tar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824223v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823395v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821023v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813475v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pincus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Regrain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Beaujean Bobineau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177900v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boizet-Bonhoure" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fiamma" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>