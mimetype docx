--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -588,295 +588,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the contributing area to river discharge during low-flow periods</w:t>
+                <w:t xml:space="preserve">Variabilités spatiale et temporelle des débits et de la géochimie des cours d'eau cévenols du bassin versant des Gardons (Gard, France) : contribution à l'analyse des basses eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (12), pp.6261-6281. </w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.127-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-25-6261-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478641v1</w:t>
+                <w:t xml:space="preserve">hal-03507102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilités spatiale et temporelle des débits et de la géochimie des cours d'eau cévenols du bassin versant des Gardons (Gard, France) : contribution à l'analyse des basses eaux</w:t>
+                <w:t xml:space="preserve">Identification of the contributing area to river discharge during low-flow periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.127-158. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (12), pp.6261-6281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.12810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-6261-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507102v1</w:t>
+                <w:t xml:space="preserve">hal-03478641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty in Remote Sensing of Streams using Noncontact Radars</w:t>
               </w:r>
@@ -5662,282 +5662,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream lithium isotope ratios record antecedent and transient hydrological conditions in catchment weathering exports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Golla</w:t>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouchez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate Change and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671354v1</w:t>
+                <w:t xml:space="preserve">hal-03917676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Josselin</w:t>
+                <w:t xml:space="preserve">Stream lithium isotope ratios record antecedent and transient hydrological conditions in catchment weathering exports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Golla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lacaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna and Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917676v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
               </w:r>
@@ -6262,277 +6262,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de l'origine de l'eau de surface au cours de la période de tarissement estivale. Application aux Gardons cévenols (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Somar Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Eau &amp; Connaissance - Les sciences humaines pour éclairer l’action sur les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432065v1</w:t>
+                <w:t xml:space="preserve">hal-03588222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'origine de l'eau de surface au cours de la période de tarissement estivale. Application aux Gardons cévenols (France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somar Khaska</w:t>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Eau &amp; Connaissance - Les sciences humaines pour éclairer l’action sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588222v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’exercer à la gestion de crise, un facteur clés pour la résilience des territoires</w:t>
               </w:r>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
@@ -6997,51 +6997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la gestion de crise d’un risque émergent au travers d’une simulation – Application à la sécheresse dans les Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7103,674 +7103,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur 5 années de mesures (2015 à 2019) de basses eaux en Cévennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Disperati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GIT 2019 - XIV Convegno Nazionale della Sezione ''GIT-Geosciences and Information Technologies''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Melfi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511012v1</w:t>
+                <w:t xml:space="preserve">hal-02510944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIT 2019 - XIV Convegno Nazionale della Sezione ''GIT-Geosciences and Information Technologies''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Melfi, Italy</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510944v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur 5 années de mesures (2015 à 2019) de basses eaux en Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Piatyszek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme HydroPop : premier bilan de la démarche participative engagée et scénarisation de la gestion de crise sécheresse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+                <w:t xml:space="preserve">A Framework to Design a Municipal Decision Support Tool for Cyclone-Induced Marine Flooding Emergency Management at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SimHydro - 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509028v1</w:t>
+                <w:t xml:space="preserve">hal-02132654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Design a Municipal Decision Support Tool for Cyclone-Induced Marine Flooding Emergency Management at Reunion Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Le programme HydroPop : premier bilan de la démarche participative engagée et scénarisation de la gestion de crise sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro - 5th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132654v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données relationnelle, géographique et hydrométrique - Application à un réseau d’étiage cévenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,51 +7864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,394 +9182,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux surla gestion de crise des communes : application aux PCS des communes de l’ile de la Réunion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Wassner</w:t>
+                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939695v1</w:t>
+                <w:t xml:space="preserve">hal-02127821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux surla gestion de crise des communes : application aux PCS des communes de l’ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wassner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Johannet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127821v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomatique et gestion de crise : application en Haïti</w:t>
               </w:r>
@@ -9674,407 +9674,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un Indicateur de Saturation des sols en temps réel pour le suivi et l’anticipation des crues à cinétique rapide : Application sur 4 bassins versants méditerranéens à composante karstique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939729v1</w:t>
+                <w:t xml:space="preserve">hal-02125669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in flash floods understanding and modelling derived from the FloodScale project in south-east France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Delrieu</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d’un Indicateur de Saturation des sols en temps réel pour le suivi et l’anticipation des crues à cinétique rapide : Application sur 4 bassins versants méditerranéens à composante karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, Innovation, Implementation, Integration (FLOODrisk 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425992v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in flash floods understanding and modelling derived from the FloodScale project in south-east France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, Innovation, Implementation, Integration (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.04005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125669v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances pluviométriques et aléa inondation à l’Extrême-Nord Cameroun</w:t>
               </w:r>
@@ -10854,51 +10854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géorisque 7ème édition : Plan Communal de Sauvegarde - Retour d'expérience et Bilan &amp; Outils de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Montpellier, France. A paraître</w:t>
@@ -11834,51 +11834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11959,90 +11959,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d’aide à la décision communal pour la gestion des submersions marines : Plan d’Intervention Gradué Submersion - Sainte-Suzanne (La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rhomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12205,103 +12205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental cyclone-induced marine and river floods forecasting system for La Reunion Island: the SPICy project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. 2016</w:t>
@@ -13121,51 +13121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17. Gestion de crise locale – Le plan communal de sauvegarde : atouts et verrous de son opérationnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13488,51 +13488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Crisis Management – The Communal Safety Plan: Challenges and Obstacles to Operationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13644,51 +13644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Leone, Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plans communaux de sauvegarde et outils de gestion de crise</w:t>
@@ -13959,51 +13959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling non Measurable Processes by Neural Networks: Forecasting Underground Flow Case Study of the Céze Basin (Gard - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14397,51 +14397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somar Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14547,51 +14547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14682,51 +14682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - Université d'Avignon. 2021, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14787,51 +14787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14896,51 +14896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14992,51 +14992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan conclusif du projet PRECISION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15780,51 +15780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC1EC6FF"/>
+    <w:nsid w:val="2250C98F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16011,51 +16011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-ayral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2105-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088709353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2874-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushfiqur Rahman Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gourley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wasielewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Ayral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04671354v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Golla" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spinelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayral" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourgeois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laforgue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606800v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03341863v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Visserot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839870v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01662878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50017-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01159794v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/catalog/product/view/id/620/s/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise/category/94/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016159v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283745v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fiard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany R&#233;gnier-Labaume" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-ayral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2105-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088709353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2874-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushfiqur Rahman Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gourley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wasielewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Ayral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04671354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Golla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8917" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spinelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939729v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayral" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourgeois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laforgue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606800v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03341863v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Visserot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839870v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01662878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50017-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01159794v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/catalog/product/view/id/620/s/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise/category/94/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016159v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283745v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fiard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany R&#233;gnier-Labaume" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>