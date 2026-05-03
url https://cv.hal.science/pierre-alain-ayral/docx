--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -588,429 +588,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilités spatiale et temporelle des débits et de la géochimie des cours d'eau cévenols du bassin versant des Gardons (Gard, France) : contribution à l'analyse des basses eaux</w:t>
+                <w:t xml:space="preserve">Identification of the contributing area to river discharge during low-flow periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.127-158. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (12), pp.6261-6281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.12810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-6261-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507102v1</w:t>
+                <w:t xml:space="preserve">hal-03478641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the contributing area to river discharge during low-flow periods</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty in Remote Sensing of Streams using Noncontact Radars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Mushfiqur Rahman Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gourley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wasielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-6261-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 603 (Part A), pp.126809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478641v1</w:t>
+                <w:t xml:space="preserve">hal-03321702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty in Remote Sensing of Streams using Noncontact Radars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Humberto Vergara</w:t>
+                <w:t xml:space="preserve">Variabilités spatiale et temporelle des débits et de la géochimie des cours d'eau cévenols du bassin versant des Gardons (Gard, France) : contribution à l'analyse des basses eaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wasielewski</w:t>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 603 (Part A), pp.126809. </w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.127-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.12810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321702v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of subsurface fluxes at the plot scale during flash floods in the Valescure catchment, France</w:t>
               </w:r>
@@ -2598,278 +2598,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t>
+                <w:t xml:space="preserve">Sur lʼorigine morphologique des écoulements par lʼanalyse dʼobservations hydrologiques distribuées. Application à deux bassins versants cévenols (Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Heymes</w:t>
+                <w:t xml:space="preserve">D. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aprin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+                <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">S. Sauvagnargues Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, p. 47 - p. 62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169403v1</w:t>
+                <w:t xml:space="preserve">hal-00838012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur lʼorigine morphologique des écoulements par lʼanalyse dʼobservations hydrologiques distribuées. Application à deux bassins versants cévenols (Gard, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Wildfires on LPG Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maréchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P.A. Ayral</w:t>
+                <w:t xml:space="preserve">L. Aprin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Puech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Sauvagnargues Lesage</w:t>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.637-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838012v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’origine morphologique des écoulements par l’analyse d’observations hydrologiques distribuées. Application à deux bassins versants cévenols (Gard, France)</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somar Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6607,890 +6607,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet HydroPop</w:t>
+                <w:t xml:space="preserve">Expérimentations en sciences participatives dans le cadre du projet de recherche HydroPop – Retours d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Brachet</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées ESPACE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Génolhac, France</w:t>
+              <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971349v1</w:t>
+                <w:t xml:space="preserve">hal-02495501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations en sciences participatives dans le cadre du projet de recherche HydroPop – Retours d’expériences</w:t>
+                <w:t xml:space="preserve">Le projet HydroPop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les journées ESPACE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Génolhac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495501v1</w:t>
+                <w:t xml:space="preserve">hal-02971349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhender la gestion de crise d’un risque émergent au travers d’une simulation – Application à la sécheresse dans les Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Arlon, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510937v1</w:t>
+                <w:t xml:space="preserve">hal-02509008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la gestion de crise d’un risque émergent au travers d’une simulation – Application à la sécheresse dans les Cévennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Disperati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Arlon, Belgium</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509008v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">Retour sur 5 années de mesures (2015 à 2019) de basses eaux en Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Johannet</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIT 2019 - XIV Convegno Nazionale della Sezione ''GIT-Geosciences and Information Technologies''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Melfi, Italy</w:t>
+              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510944v1</w:t>
+                <w:t xml:space="preserve">hal-02511012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Disperati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">GIT 2019 - XIV Convegno Nazionale della Sezione ''GIT-Geosciences and Information Technologies''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Melfi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur 5 années de mesures (2015 à 2019) de basses eaux en Cévennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511012v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework to Design a Municipal Decision Support Tool for Cyclone-Induced Marine Flooding Emergency Management at Reunion Island</w:t>
               </w:r>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
@@ -7726,51 +7726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données relationnelle, géographique et hydrométrique - Application à un réseau d’étiage cévenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,51 +7864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,164 +9182,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Johannet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127821v1</w:t>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux surla gestion de crise des communes : application aux PCS des communes de l’ile de la Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9394,337 +9398,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+                <w:t xml:space="preserve">Géomatique et gestion de crise : application en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Conin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lebouc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brunet</w:t>
+                <w:t xml:space="preserve">O. Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Delrieu</w:t>
+                <w:t xml:space="preserve">L. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+              <w:t xml:space="preserve">Géom@TICE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomatique et gestion de crise : application en Haïti</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a neural networks-based prediction tool devoted to low water-levels forecasting. Case study on the Méjannes-le-Clap karst aquifer (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Deck</w:t>
+                <w:t xml:space="preserve">Adrien Coutouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Franck</w:t>
+                <w:t xml:space="preserve">A. Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ghilardi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géom@TICE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software (iEMSs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940088v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coutouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9732,51 +9732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10175,277 +10175,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological post event survey after the autumn 2014 floods in the Cévennes region in France: results and first hydrological analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barachet</w:t>
+                <w:t xml:space="preserve">C. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Borell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Boudevillain</w:t>
+                <w:t xml:space="preserve">M. Adamovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Hymex Workshop</w:t>
+              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400634v1</w:t>
+                <w:t xml:space="preserve">hal-02146343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash floods hydrological process at the small catchment scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological post event survey after the autumn 2014 floods in the Cévennes region in France: results and first hydrological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvier</w:t>
+                <w:t xml:space="preserve">V. Borell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adamovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+                <w:t xml:space="preserve">B. Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th HyMeX Workshop - Hydrological cycle in the MEditerranean EXperiment</w:t>
+              <w:t xml:space="preserve">9th Hymex Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146343v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physically-based model of flash-floods at small scale in the Cevennes area</w:t>
               </w:r>
@@ -10854,51 +10854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géorisque 7ème édition : Plan Communal de Sauvegarde - Retour d'expérience et Bilan &amp; Outils de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Montpellier, France. A paraître</w:t>
@@ -11065,64 +11065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExtracTIN: an original algorithm for automatic extraction of hydrographic network using elevation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11169,1426 +11169,1560 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Participatory Monitoring of Global Changes at a Local Scale: Challenging the Contribution of Living Labs</w:t>
+                <w:t xml:space="preserve">Probing the Nutrient Cycle in Forests using the Boron Isotopic Composition of Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Adamcweski-Hertzog</w:t>
+                <w:t xml:space="preserve">Hannah Janecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William’s Daré</w:t>
+                <w:t xml:space="preserve">Jennifer Druhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigoussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO International Conference - Advancing Critical Zone science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483296v1</w:t>
+                <w:t xml:space="preserve">hal-05582447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Towards Participatory Monitoring of Global Changes at a Local Scale: Challenging the Contribution of Living Labs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Adamcweski-Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William’s Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO International Conference - Advancing Critical Zone science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397531v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
+                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
+              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650720v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Wendling</w:t>
+                <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285490v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aubin Allies</w:t>
+                <w:t xml:space="preserve">Monitoring global changes and water management strategies in Mediterranean mountain environments: hydro-socio-eco-meteorological observations in the Cévennes Mountains (Southeast France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291649v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d’aide à la décision communal pour la gestion des submersions marines : Plan d’Intervention Gradué Submersion - Sainte-Suzanne (La Réunion)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France. 2019</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510222v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for mapping topsoil field-saturated hydraulic conductivity in the Cévennes-Vivarais region using infiltration tests conducted with different techniques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Outil d’aide à la décision communal pour la gestion des submersions marines : Plan d’Intervention Gradué Submersion - Sainte-Suzanne (La Réunion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rhomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606800v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental cyclone-induced marine and river floods forecasting system for La Reunion Island: the SPICy project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for mapping topsoil field-saturated hydraulic conductivity in the Cévennes-Vivarais region using infiltration tests conducted with different techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353505v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Viallet</w:t>
+                <w:t xml:space="preserve">An experimental cyclone-induced marine and river floods forecasting system for La Reunion Island: the SPICy project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dehotin</w:t>
+                <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459884v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle stratégie d’observation et de modélisation pour l’étude des crues rapides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Debionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dehotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution du projet ANR Floodscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flood forecasting with machine Learning, data Assimilation and Semi-pHysical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Visserot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERAD 2012 - The 7th European Conference on radar in Meteorology and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Toulouse, France. 35, pp.178 - 189, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12598,91 +12732,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information géographique : études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Igor Fogue Djombou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12691,223 +12825,223 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.Réf : H7416 v2, 2022, Technologies de l'information - Technologies radars et applications - Géomatique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v2-h7416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information géographique : outil d'aide à la gestion territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur - Technologies de l'information - Technologies radars et applications - Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.Réf : H7415 v2, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v2-h7415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
+                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12920,136 +13054,136 @@
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315469v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
+                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13062,235 +13196,235 @@
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315489v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17. Gestion de crise locale – Le plan communal de sauvegarde : atouts et verrous de son opérationnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inondations 2 : La gestion du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.470, 2018, Génie civil et géomécanique, 9781784054052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01839870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13299,132 +13433,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13433,196 +13567,196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Crisis Management – The Communal Safety Plan: Challenges and Obstacles to Operationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods Volume 2- Risk Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Part 2, Chap 17, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50017-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01662878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration du plan communal de sauvegarde multirisques de la ville d'Alès : retours d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13644,127 +13778,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Leone, Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plans communaux de sauvegarde et outils de gestion de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p 49-55, 2015, 978-2-36781-105-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01159794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'information géographique : mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13806,284 +13940,284 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur - Technologies de l'information - Technologies radars et applications - Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.Réf : H7416 v1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Flash Floods with an Operational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bressand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flood Risk Management in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.335-352, 2007, 978-1-4020-4200-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-4200-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling non Measurable Processes by Neural Networks: Forecasting Underground Flow Case Study of the Céze Basin (Gard - France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vayssade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Innovations in Systems, Computing Sciences and Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.53-58, 2007, 978-1-4020-6264-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4020-6264-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14093,192 +14227,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les rivières cévenoles - Journée d'échanges autour du site atelier des rivières cévenoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire de restitution du projet ANR FloodScale : Observation et modélisation hydro-météorologique multi-échelle pour la compréhension et la simulation des crues éclairs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14290,51 +14424,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.21 : 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14344,51 +14478,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the contributing area to river discharge during low-flow period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14440,51 +14574,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14494,51 +14628,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet DHySed-7 – Rapport d’activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14594,73 +14728,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse; ESPACE (UMR 7300); IMT Mines Alès; IGE – Institut des Géosciences de l’Environnement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément du fonctionnement hydrologique du Gardon d'Alès à l'aval de sa confluence avec le Galeizon (site de la Blaquière) et des sources de la Baume (Gorges du Gardon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14682,361 +14816,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - Université d'Avignon. 2021, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateforme expérimentale ESPACE FONCTIONNEMENT HYDROLOGIQUE DES COURS D'EAU AMONT DU BASSIN DE LA CÈZE ÉTIAGE 2019</w:t>
+                <w:t xml:space="preserve">L'étiage 2020 dans les Gardons amont (Cévennes) Projet pilote de suivi des débits d'étiage Rapport sur huit stations temporaires d'étiage et deux stations pérennes Janvier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ecrepont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Avignon Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016159v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étiage 2020 dans les Gardons amont (Cévennes) Projet pilote de suivi des débits d'étiage Rapport sur huit stations temporaires d'étiage et deux stations pérennes Janvier 2021</w:t>
+                <w:t xml:space="preserve">Plateforme expérimentale ESPACE FONCTIONNEMENT HYDROLOGIQUE DES COURS D'EAU AMONT DU BASSIN DE LA CÈZE ÉTIAGE 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Avignon Université. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452911v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan conclusif du projet PRECISION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15078,73 +15212,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; IMT Mines Alès. 2020, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur les exercices de simulation de crise réalisés in-situ à La Réunion sur les communes du Port et de Saint-Leu sur le Territoire de la Côte Ouest (TCO) : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15153,103 +15287,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Armines; IMT Mines Alès. 2020, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’appui à Aix Marseille Université pour la préparation à la gestion de crise &amp;quot;incendies de forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15258,103 +15392,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Collomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Armines; IMT Mines Alès. 2020, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étiage 2019 dans les Gardons amont (Cévennes) Projet pilote de suivi des débits d'étiage Rapport sur huit stations temporaires d'étiage et deux stations pérennes Novembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15410,100 +15544,100 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Avignon Université. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FloodScale : Observation et modélisation hydro-météorologique multi-échelles pour la compréhension et la simulation des crues éclairs, Rapport scientifique final du projet, ANR-2011 BS56 027 01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15532,187 +15666,187 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étiages 2011 et 2012 en Cévennes et leurs conséquences sur le plan de la qualité des eaux et le développement des algues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélany Régnier-Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SMAGE. 2012, pp.128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId381"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15780,51 +15914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2250C98F"/>
+    <w:nsid w:val="174F15D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16011,51 +16145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-ayral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2105-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088709353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2874-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushfiqur Rahman Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gourley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wasielewski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Ayral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04671354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Golla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8917" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spinelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939729v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayral" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourgeois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laforgue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606800v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03341863v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Visserot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839870v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01662878v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50017-2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01159794v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/catalog/product/view/id/620/s/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise/category/94/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016159v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452911v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283745v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fiard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany R&#233;gnier-Labaume" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-ayral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2105-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088709353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2874-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushfiqur Rahman Khan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gourley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wasielewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Ayral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04671354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Golla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8917" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spinelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939729v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayral" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourgeois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laforgue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03341863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Visserot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839870v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01662878v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50017-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01159794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/catalog/product/view/id/620/s/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise/category/94/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016159v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283745v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fiard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany R&#233;gnier-Labaume" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>