--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2275,51 +2275,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">D. Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATURAL HAZARDS AND EARTH SYSTEM SCIENCES</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (11), pp.2899-2920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-14-2899-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
@@ -6262,277 +6262,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'origine de l'eau de surface au cours de la période de tarissement estivale. Application aux Gardons cévenols (France).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somar Khaska</w:t>
+                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Eau &amp; Connaissance - Les sciences humaines pour éclairer l’action sur les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588222v1</w:t>
+                <w:t xml:space="preserve">hal-03432065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours sur les simulations de gestion crise « sécheresse » menées dans le cadre du projet HydroPop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de l'origine de l'eau de surface au cours de la période de tarissement estivale. Application aux Gardons cévenols (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dubus</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hassini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Somar Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Eau &amp; Connaissance - Les sciences humaines pour éclairer l’action sur les territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432065v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’exercer à la gestion de crise, un facteur clés pour la résilience des territoires</w:t>
               </w:r>
@@ -6665,51 +6665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Séminaire EAU : Hydrologie participative et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
@@ -6876,51 +6876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la gestion de crise d’un risque émergent au travers d’une simulation – Application à la sécheresse dans les Cévennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7103,674 +7103,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur 5 années de mesures (2015 à 2019) de basses eaux en Cévennes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pio Papasidero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Disperati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GIT 2019 - XIV Convegno Nazionale della Sezione ''GIT-Geosciences and Information Technologies''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Melfi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511012v1</w:t>
+                <w:t xml:space="preserve">hal-02510944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of hydraulic conductivity for slope deposits at catchment scale in Northern Tuscany, Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vinches</w:t>
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIT 2019 - XIV Convegno Nazionale della Sezione ''GIT-Geosciences and Information Technologies''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Melfi, Italy</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510944v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur 5 années de mesures (2015 à 2019) de basses eaux en Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Piatyszek</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Design a Municipal Decision Support Tool for Cyclone-Induced Marine Flooding Emergency Management at Reunion Island</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Le programme HydroPop : premier bilan de la démarche participative engagée et scénarisation de la gestion de crise sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro - 5th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132654v2</w:t>
+                <w:t xml:space="preserve">hal-02509028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme HydroPop : premier bilan de la démarche participative engagée et scénarisation de la gestion de crise sécheresse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Di Costanzo</w:t>
+                <w:t xml:space="preserve">A Framework to Design a Municipal Decision Support Tool for Cyclone-Induced Marine Flooding Emergency Management at Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’OHM-CV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SimHydro - 5th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509028v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données relationnelle, géographique et hydrométrique - Application à un réseau d’étiage cévenol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,51 +7864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9182,273 +9182,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux surla gestion de crise des communes : application aux PCS des communes de l’ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wassner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
+              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768365v1</w:t>
+                <w:t xml:space="preserve">hal-02939695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des Evènements Météorologiques Dangereux surla gestion de crise des communes : application aux PCS des communes de l’ile de la Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The October 2015 flash floods in south-eastern France: discharge estimations and comparison with other flash-floods documented in the Hymex project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
+              <w:t xml:space="preserve">EGU2016, European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, VIENNE, Austria. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939695v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomatique et gestion de crise : application en Haïti</w:t>
               </w:r>
@@ -9674,407 +9674,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en œuvre d’un Indicateur de Saturation des sols en temps réel pour le suivi et l’anticipation des crues à cinétique rapide : Application sur 4 bassins versants méditerranéens à composante karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125669v1</w:t>
+                <w:t xml:space="preserve">hal-02939729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un Indicateur de Saturation des sols en temps réel pour le suivi et l’anticipation des crues à cinétique rapide : Application sur 4 bassins versants méditerranéens à composante karstique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Advances in flash floods understanding and modelling derived from the FloodScale project in south-east France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque de l’AFGP - La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, Innovation, Implementation, Integration (FLOODrisk 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.04005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939729v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in flash floods understanding and modelling derived from the FloodScale project in south-east France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a recurrent rainfall-water level model for water management. Application to the karst Plateau of Méjannes-le-Clap (South-eastern France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coutouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Flood Risk Management, Innovation, Implementation, Integration (FLOODrisk 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20160704005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01425992v1</w:t>
+                <w:t xml:space="preserve">hal-02125669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances pluviométriques et aléa inondation à l’Extrême-Nord Cameroun</w:t>
               </w:r>
@@ -10854,51 +10854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géorisque 7ème édition : Plan Communal de Sauvegarde - Retour d'expérience et Bilan &amp; Outils de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Montpellier, France. A paraître</w:t>
@@ -11968,51 +11968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12093,90 +12093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil d’aide à la décision communal pour la gestion des submersions marines : Plan d’Intervention Gradué Submersion - Sainte-Suzanne (La Réunion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rhomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12339,103 +12339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental cyclone-induced marine and river floods forecasting system for La Reunion Island: the SPICy project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. 2016</w:t>
@@ -13255,51 +13255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17. Gestion de crise locale – Le plan communal de sauvegarde : atouts et verrous de son opérationnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13622,51 +13622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Crisis Management – The Communal Safety Plan: Challenges and Obstacles to Operationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13778,51 +13778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Laforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Leone, Freddy Vinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plans communaux de sauvegarde et outils de gestion de crise</w:t>
@@ -14531,51 +14531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somar Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14681,51 +14681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14816,51 +14816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - Université d'Avignon. 2021, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14908,51 +14908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15043,51 +15043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Didon-Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Di Costanzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15126,51 +15126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan conclusif du projet PRECISION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15914,51 +15914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="174F15D9"/>
+    <w:nsid w:val="C0E20802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16145,51 +16145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-ayral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2105-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088709353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2874-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushfiqur Rahman Khan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gourley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wasielewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Ayral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04671354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Golla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8917" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spinelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939729v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayral" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourgeois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laforgue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03341863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Visserot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839870v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01662878v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50017-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01159794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/catalog/product/view/id/620/s/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise/category/94/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016159v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283745v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fiard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany R&#233;gnier-Labaume" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-ayral" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2105-066X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088709353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-2874-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04602210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Sadkou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.12999" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04609768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121672" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Errero Brancato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gramaglia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.23239" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03478641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6261-2021" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushfiqur Rahman Khan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gourley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Vergara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wasielewski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.12810" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03201898v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Adamovic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14144" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02447085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Wassner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897110v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Amponsah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-1783-2018" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Ayral" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/johh-2017-0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894603v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gonne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Ombolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02549105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wassner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Ayral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.01.067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915472v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914195v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laganier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-2899-2014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-3733-2014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvagnargues Lesage" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heymes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aprin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331107" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662993v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mar&#233;chal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LG4F5M9X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937742v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kabar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jgis.2013.52016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchandise" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-157-2011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654052v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Geisel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-010-9173-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Toukourou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dreyfus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-010-0210-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46EF1CCE8DAA6A959CF252EC82DE3CAFCE0011B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722664v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laganier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Ayral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626660903546092" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937740v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues-Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEM.2007.015738" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937767v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bressand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02937776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pinel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04592621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47079-0_19" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04730750v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adamcweski-Hertzog" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04209882v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Thibaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575694v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Alli&#232;s" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03707341v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-379" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Benard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04671354v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Golla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8917" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03432065v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588222v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somar Khaska" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265661v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971349v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510937v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pio Papasidero" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Disperati" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510944v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509028v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02132654v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sauvagnargues" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509024v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cicille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509027v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mvoula" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930058v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940720v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aubert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Recouvreur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delichere" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Germain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606901v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606903v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112542v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spinelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768365v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delrieu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02940088v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Conin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Franck" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghilardi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127821v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coutouis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Johannet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadilhac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939729v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chave" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425992v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160704005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125669v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02146343v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adamovic" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400634v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095189v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ayral" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02091274v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bourgeois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658825v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Petitdidier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Weissenbach" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00660472v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Laforgue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lequette" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lovric" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593462v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marechal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582447v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Janecke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigoussen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14361" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William&#8217;s Dar&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04285490v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510222v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paris" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rhomer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Desprats" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01353505v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chateauminois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459884v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Debionne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viallet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03341863v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Visserot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03576657v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Igor Fogue Djombou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7416" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351212v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h7415" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01839870v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01662878v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50017-2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01159794v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/catalog/product/view/id/620/s/plans-communaux-de-sauvegarde-et-outils-de-gestion-de-crise/category/94/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937758v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04663974v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressand" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-4200-3_18" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02927928v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vayssade" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6264-3_10" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/957856821B24DD5EF25884F2592695661A678C74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03075342v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284847v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263936v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360856v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452911v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016159v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518452v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Collomb" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02545101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603603v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283745v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fiard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany R&#233;gnier-Labaume" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Perez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>