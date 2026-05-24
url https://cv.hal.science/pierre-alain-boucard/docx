--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -118,347 +118,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture-Induced Bias Drift in a Fiber-Optic Gyroscope</w:t>
+                <w:t xml:space="preserve">Three-dimensional beam-to-beam frictional contact with small-sliding and finite rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+                <w:t xml:space="preserve">Karim Aït Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rattier</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Moluçon</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Boiron</w:t>
+                <w:t xml:space="preserve">Julien Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Louf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (12), pp.5904-5914. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2025.3557251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02643-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020200v1</w:t>
+                <w:t xml:space="preserve">hal-05094241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional beam-to-beam frictional contact with small-sliding and finite rotations</w:t>
+                <w:t xml:space="preserve">Moisture-Induced Bias Drift in a Fiber-Optic Gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Aït Ammar</w:t>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Cédric Moluçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Said</w:t>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (12), pp.5904-5914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02643-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2025.3557251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094241v1</w:t>
+                <w:t xml:space="preserve">hal-05020200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-node nonlinear connector for simulating simplified models of bolted joints under extreme loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -531,64 +531,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (32), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -635,64 +635,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model for the wear prediction of plain bearings in the variable stator vane system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harnafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -765,51 +765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 239, pp.104207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -856,64 +856,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel implementation of a mixed multiscale domain decomposition method applied to the magnetostatic simulation of 2D electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -973,103 +973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture-Induced Mechanical Strain in Gyroscope Optical Fiber Coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-11. </w:t>
@@ -1120,64 +1120,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach on a mixed domain decomposition method for 2D magnetostatic simulation of electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1250,51 +1250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1358,90 +1358,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical analysis of the effects of homogeneous thermal field induced in the sensing coil of a fiber-optic gyroscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (18), pp.6280-6287. </w:t>
@@ -1652,51 +1652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Scanff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1769,51 +1769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1890,64 +1890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear finite element connector model with friction and plasticity for the simulation of bolted assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 195, pp.103586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1994,64 +1994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear finite element connector for the simulation of bolted assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 63, pp.1531-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2098,51 +2098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,51 +2349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling multi-fidelity kriging and model-order reduction for the construction of virtual charts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,261 +2447,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel non-invasive mixed domain decomposition - Implementation and applications to mechanical assemblies</w:t>
+                <w:t xml:space="preserve">An overview of gradient-enhanced metamodels with applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 156, pp.24-33. </w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.61-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11831-017-9226-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057840v1</w:t>
+                <w:t xml:space="preserve">emse-01525674v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of gradient-enhanced metamodels with applications</w:t>
+                <w:t xml:space="preserve">A parallel non-invasive mixed domain decomposition - Implementation and applications to mechanical assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laurent</w:t>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (1), pp.61-106. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156, pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-017-9226-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01525674v3</w:t>
+                <w:t xml:space="preserve">hal-02057840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with a nonlinear material behavior and its variability through PGD models: application to reinforced concrete structures</w:t>
               </w:r>
@@ -2713,51 +2713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2782,77 +2782,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel non-invasive multiscale strategy for a mixed domain decomposition method with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2899,90 +2899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-invasive implementation of a mixed domain decomposition method for frictional contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60, pp.797-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3029,64 +3029,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable-fidelity modeling of structural analysis of assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.577--613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,260 +3114,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-space PGD for the rapid solution of 3D nonlinear parametrized problems in the many-query context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of CUDA programming for 5-axis machining multi-scale simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.4893⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2015.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696348v1</w:t>
+                <w:t xml:space="preserve">hal-01136770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of CUDA programming for 5-axis machining multi-scale simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Abecassis</w:t>
+                <w:t xml:space="preserve">Time-space PGD for the rapid solution of 3D nonlinear parametrized problems in the many-query context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (4), pp.275 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2015.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01136770v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual charts of solutions for parametrized nonlinear equations</w:t>
               </w:r>
@@ -3379,51 +3379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (6), pp.1529 - 1539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3470,64 +3470,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of partially converged simulations in building surrogate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.186 - 197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3555,498 +3555,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dedicated multiparametric strategy for the fast construction of a cokriging metamodel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An efficient computational strategy for composite laminates assemblies including variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.03.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (18), pp.2749 - 2757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376464v1</w:t>
+                <w:t xml:space="preserve">hal-01696733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rational strategy for the resolution of parametrized problems in the PGD framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A model reduction technique based on the PGD for elastic-viscoplastic computational analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.83 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-012-0706-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2013.03.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567043v1</w:t>
+                <w:t xml:space="preserve">hal-01696628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model reduction technique based on the PGD for elastic-viscoplastic computational analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Relun</w:t>
+                <w:t xml:space="preserve">A rational strategy for the resolution of parametrized problems in the PGD framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-012-0706-x⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 259, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2013.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01696628v1</w:t>
+                <w:t xml:space="preserve">hal-01567043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient computational strategy for composite laminates assemblies including variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A dedicated multiparametric strategy for the fast construction of a cokriging metamodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Champaney</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (18), pp.2749 - 2757. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, KRETA, 124, pp.61 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696733v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparametric strategy for the two step optimization of structural assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (4), pp.539-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,77 +4092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of a cokriging metamodel using a multiparametric strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.151-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4208,51 +4208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multirésolution pour l'étude paramétrique d'assemblages par contact et frottement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4299,77 +4299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiparametric analysis within the proper generalized decomposition framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (3), pp.277 - 289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4415,51 +4415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel and multiscale strategy for the parametric study of transient dynamic problems with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,77 +4531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale elastic-viscoplastic computational analysis. A detailed example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (7-8), pp.379 - 409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,64 +4648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel strategy for the multiparametric analysis of structures with large contact and friction surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42 (6), pp.347 - 358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4764,51 +4764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mesoscale Model for Damage, Cracking and Delamination Prediction in Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lubineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4880,51 +4880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel, multiscale domain decomposition method for the transient dynamic analysis of assemblies with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4971,77 +4971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale strategy for structural optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5100,64 +5100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive multi-analysis strategy for contact problems with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (2), pp.305 - 315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5203,77 +5203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie multi-échelle pour l'étude paramétrique de détails géométriques au sein de structures en contacts multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (8), pp.1011-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5333,51 +5333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayant Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fanget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayant Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5562,51 +5562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Blanzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.89 - 99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5640,51 +5640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A suitable computational strategy for the parametric analysis of problems with multiple contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5756,51 +5756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of damage in elastomer structures at high strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5873,51 +5873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D shock computational strategy for real assembly and shock attenuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemoussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5977,51 +5977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modular approach to 3-D impact computation with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemoussu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6080,51 +6080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple solution method for non-linear structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6162,51 +6162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application de la méthode LATIN au calcul multirésolution de structures non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6253,51 +6253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonincremental approach for large displacement problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6408,696 +6408,696 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-to-beam Frictional Contact Formulation with Small Sliding for Overhead Conductors Undergoing Large Rotations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une approche multiéchelle avec modèles réduits pour le calcul de problèmes paramétrés fortement couplés en thermo-poroélasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Foulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392547v1</w:t>
+                <w:t xml:space="preserve">hal-05219543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified model for the transient dynamic analysis of bolted assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124387v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Scanff</w:t>
+                <w:t xml:space="preserve">Beam-to-beam Frictional Contact Formulation with Small Sliding for Overhead Conductors Undergoing Large Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Louf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392656v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simplified model for the transient dynamic analysis of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">COMPDYN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220984v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multiéchelle avec modèles réduits pour le calcul de problèmes paramétrés fortement couplés en thermo-poroélasticité</w:t>
+                <w:t xml:space="preserve">Model reduction for parametrized coupled multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eliot Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">MORTech 2025, 7th International Workshop on Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219543v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
@@ -7126,103 +7126,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Sliding Beam-to-beam Frictional Contact Formulation for Large Rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7260,64 +7260,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de connecteur pour la simulation dynamique d’assemblages boulonnés sous chargement extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7349,217 +7349,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche modulaire basée sur la PGD pour la résolution de problèmes multiphysiques fortement couplés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modèle simplifié de liaison pour la simulation des assemblages boulonnés sous chargement extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585661v1</w:t>
+                <w:t xml:space="preserve">hal-04610983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small sliding beam-to-beam contact element for the simulation of overhead conductors under tension and bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECCOMAS, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7578,135 +7578,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de liaison pour la simulation des assemblages boulonnés sous chargement extrême</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une approche modulaire basée sur la PGD pour la résolution de problèmes multiphysiques fortement couplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Wurtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610983v1</w:t>
+                <w:t xml:space="preserve">hal-04585661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a simplified model for the analysis of bolted assemblies under extreme loadings</w:t>
               </w:r>
@@ -7731,51 +7731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Vallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7813,90 +7813,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul du biais thermique dans une bobine de fibre optique par un modèle thermomécanique homogénéisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7921,103 +7921,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un élément de contact poutre-poutre en petits glissements pour la modélisation du fretting au sein des conducteurs aériens pour le transport d'électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8036,558 +8036,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et Intelligence Artificielle (en mécanique numérique)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elaboration d'un modèle de connecteur pour la simulation dynamique d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SIA SIMULATION NUMÉRIQUE - La simulation numérique au cœur de l’innovation automobile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile, Apr 2023, Champs-Sur-Marne, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232442v1</w:t>
+                <w:t xml:space="preserve">hal-04166491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simplified model for the transient dynamic analysis of bolted assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new beam-to-beam contact formulation for fatigue analysis of wire ropes in the energy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Semaine du GDR CNRS 2139 FIBMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224053v1</w:t>
+                <w:t xml:space="preserve">hal-04370051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new beam-to-beam contact formulation for fatigue analysis of wire ropes in the energy sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wireframe Modeling of Overhead Conductors for Life Time Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du GDR CNRS 2139 FIBMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370051v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireframe Modeling of Overhead Conductors for Life Time Prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation et Intelligence Artificielle (en mécanique numérique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Conférence SIA SIMULATION NUMÉRIQUE - La simulation numérique au cœur de l’innovation automobile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des Ingénieurs de l'Automobile, Apr 2023, Champs-Sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224054v1</w:t>
+                <w:t xml:space="preserve">hal-04232442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un modèle de connecteur pour la simulation dynamique d'assemblages boulonnés</w:t>
+                <w:t xml:space="preserve">Development of a simplified model for the transient dynamic analysis of bolted assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166491v1</w:t>
+                <w:t xml:space="preserve">hal-04224053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champs de déformation par interrogation optique OFDR</w:t>
               </w:r>
@@ -8711,51 +8711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first illustration of a multimodel strategy for coupled multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8800,571 +8800,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Computing in Matlab using MPI4.0 via the Caryam C/C++ interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of a Homogenized Thermomechanical Model for the Optimized Design of Fiber Optic Gyroscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Calcul et Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294950v1</w:t>
+                <w:t xml:space="preserve">hal-04224057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular reduced-order modeling strategy for coupled multiphysics problems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative Measurement of Deformation Fields by High Resolution Dynamic Optical OFDR System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghobrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
+              <w:t xml:space="preserve">2023 Optica Sensing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125897v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Homogenized Thermomechanical Model for the Optimized Design of Fiber Optic Gyroscopes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Parallel Computing in Matlab using MPI4.0 via the Caryam C/C++ interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Journées Calcul et Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224057v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Measurement of Deformation Fields by High Resolution Dynamic Optical OFDR System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modular reduced-order modeling strategy for coupled multiphysics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Wurtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Optica Sensing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Munich, Germany</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179135v1</w:t>
+                <w:t xml:space="preserve">hal-04125897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Filaire d’un Conducteur Aérien pour la Prévision de sa Durée de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Aït Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe structures de lignes UdeS – Structures et mécanique des lignes de transport d’énergie électrique Colloque 2023 – 31 mai 2023 – IREQ, Varennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Varennes, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9383,843 +9383,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première approche d’une stratégie de partitionnement multimodèle pour la simulation de problèmes multiphysiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modèle simplifié de liaison boulonnée avec frottement et plasticité pour la simulation de la tenue des assemblages en calcul des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806755v1</w:t>
+                <w:t xml:space="preserve">hal-03717644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de déformations dans une bobine de fibre optique sous vibrations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a simplified model for the prediction of plain bearing wear in the Variable Stator Vane system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences (EUCASS-3AF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753984v1</w:t>
+                <w:t xml:space="preserve">hal-03774641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monitoring of strain distribution in optical fiber coils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’un Modèle Thermomécanique Homogénéisé pour la Conception Optimisée de Gyromètres à Fibre Optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérmie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, Technical Digest Series (Optica Publishing Group, 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, San Jose, California, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753979v1</w:t>
+                <w:t xml:space="preserve">hal-03806757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simplified model for the prediction of plain bearing wear in the Variable Stator Vane system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analysis on the phase noise degradation of an optoelectronic oscillator submitted to vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences (EUCASS-3AF 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MicroWave Photonics (MWP), 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Virtual, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4862⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03774641v1</w:t>
+                <w:t xml:space="preserve">hal-03825307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un Modèle Thermomécanique Homogénéisé pour la Conception Optimisée de Gyromètres à Fibre Optique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Première approche d’une stratégie de partitionnement multimodèle pour la simulation de problèmes multiphysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Wurtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rattier</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806757v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the phase noise degradation of an optoelectronic oscillator submitted to vibrations</w:t>
+                <w:t xml:space="preserve">Mesure de déformations dans une bobine de fibre optique sous vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kemlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Leguillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicroWave Photonics (MWP), 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFO - Optique Nice 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825307v1</w:t>
+                <w:t xml:space="preserve">hal-03753984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de liaison boulonnée avec frottement et plasticité pour la simulation de la tenue des assemblages en calcul des structures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic monitoring of strain distribution in optical fiber coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Arpison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crozatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Leguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics, Technical Digest Series (Optica Publishing Group, 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, San Jose, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717644v1</w:t>
+                <w:t xml:space="preserve">hal-03753979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study on the phase noise of an optoelectronic oscillator submitted to vibrations</w:t>
               </w:r>
@@ -10231,64 +10231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Leguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10352,64 +10352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation tridimensionnelle de l'usure des douilles d'aubes à calage variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harnafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10460,64 +10460,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-échelle d'une méthode de décomposition de domaine mixte pour la simulation magnétostatique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10568,64 +10568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de champ de déformation par capteur à fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Léguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,103 +10680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model of optical-fiber gyroscope coil under homogeneous thermal field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
@@ -10818,64 +10818,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Railway Vehicle/Track Interaction: Effect of Track Irregularities On Mechanical Stress Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11103,51 +11103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
@@ -11189,64 +11189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle simplifié d’usure des douilles du mécanisme de calage variable d’aubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harnafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11278,325 +11278,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecteur élément fini non-linéaire avec frottement et plasticité pour la simulation des assemblages boulonnés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magneto-static simulation of rotating machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Ruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285374v1</w:t>
+                <w:t xml:space="preserve">hal-03324160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Identification of a Non-Linear Bolt Connector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecteur élément fini non-linéaire avec frottement et plasticité pour la simulation des assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104532v1</w:t>
+                <w:t xml:space="preserve">hal-03285374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magneto-static simulation of rotating machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development and Identification of a Non-Linear Bolt Connector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, online, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324160v1</w:t>
+                <w:t xml:space="preserve">hal-03104532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de variation de phase optique dans une fibre optique par une boucle à décalage de fréquence</w:t>
               </w:r>
@@ -11701,286 +11701,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Marin</w:t>
+                <w:t xml:space="preserve">Dynamic study of a railway track subjected to moving loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Saussine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Streamed from Athens, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486657v1</w:t>
+                <w:t xml:space="preserve">hal-02986262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study of a railway track subjected to moving loads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Saussine</w:t>
+                <w:t xml:space="preserve">Development of a digital twin of the sensing coil of fiber-optic gyroscope under homogeneous thermal field compared with Rayleigh-OFDR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2020 XI International Conference on Structural Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.W4.83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFS.2020.W4.83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986262v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lightweight numerical model of railway track to predict mechanical stress state in the rail</w:t>
               </w:r>
@@ -11992,51 +11992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12085,812 +12085,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de connecteur élément fini non linéaire pour la simulation d'assemblages boulonnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+                <w:t xml:space="preserve">Dépendance thermique de l'indice de réfraction d'une fibre optique à deux revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérmie Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Maxime Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143074v1</w:t>
+                <w:t xml:space="preserve">hal-02496378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-viscoplastic Structure Optimisation by Coupling of Metamodeling and Model Reduction Tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCM 2019 - Research Challenges in Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191800v1</w:t>
+                <w:t xml:space="preserve">hal-02151763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de structures viscoplastiques par couplage entre métamodèle multi-fidélité et modèles réduits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149629v1</w:t>
+                <w:t xml:space="preserve">hal-02392223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amélioration des règles de calcul de la vitesse de circulation des matériels roulants ferroviaires en fonction des caractéristiques de la voie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam El Moueddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392223v1</w:t>
+                <w:t xml:space="preserve">hal-02496383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des règles de calcul de la vitesse de circulation des matériels roulants ferroviaires en fonction des caractéristiques de la voie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Elasto-viscoplastic Structure Optimisation by Coupling of Metamodeling and Model Reduction Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">RCM 2019 - Research Challenges in Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496383v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimisation de structures viscoplastiques par couplage entre métamodèle multi-fidélité et modèles réduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151763v1</w:t>
+                <w:t xml:space="preserve">hal-02149629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance thermique de l'indice de réfraction d'une fibre optique à deux revêtements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérmie Pillon</w:t>
+                <w:t xml:space="preserve">Un modèle de connecteur élément fini non linéaire pour la simulation d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rattier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, BREST, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496378v1</w:t>
+                <w:t xml:space="preserve">hal-02143074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’un connecteur pour les assemblages boulonnés</w:t>
               </w:r>
@@ -12902,64 +12902,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque Supméca Alumni, Les assemblages mécaniques, évolutions récentes et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12984,51 +12984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fidelity metamodeling using reduced order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13099,165 +13099,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear connector element with physical properties for modelling bolted connections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A numerical analysis to investigate the spot weld local influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology (CST 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sitges, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Fatigue 2018 - The 12th International Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.21006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874772v1</w:t>
+                <w:t xml:space="preserve">hal-01796414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kriging-PGD Algorithm to Couple Enriched Multifidelity Metamodels and Reduced-order Model to Handle Multiparametric Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13289,1145 +13319,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical analysis to investigate the spot weld local influence</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A nonlinear connector element with physical properties for modelling bolted connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue 2018 - The 12th International Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.21006</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology (CST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sitges, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796414v1</w:t>
+                <w:t xml:space="preserve">hal-01874772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de substitution multifidélité en calcul de structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accelerate structural optimization with LATIN-PGD and Kriging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Régionale NAFEMS France 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937099v1</w:t>
+                <w:t xml:space="preserve">hal-01795040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerate structural optimization with LATIN-PGD and Kriging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles de substitution multifidélité en calcul de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Conférence Régionale NAFEMS France 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795040v1</w:t>
+                <w:t xml:space="preserve">hal-01937099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle pour la prise en compte de l'endommagement dans les structures en béton armé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+                <w:t xml:space="preserve">Optimisation de structures par couplage métamodèles multi-fidélité et modèles réduits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899319v1</w:t>
+                <w:t xml:space="preserve">hal-01672813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level and Multi-Fidelity Optimization using Surrogate Models: Application to Computational Mechanics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling and identification of a nonlinear finite element connector for the simulation of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IRTG 1627 ViVaCE Workshop - Advanced Optimization, Metamodeling and Probablistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computational Plasticity, COMPLAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697893v1</w:t>
+                <w:t xml:space="preserve">hal-01683720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de structures par couplage métamodèles multi-fidélité et modèles réduits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-Level and Multi-Fidelity Optimization using Surrogate Models: Application to Computational Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique [CFM2017]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve"> IRTG 1627 ViVaCE Workshop - Advanced Optimization, Metamodeling and Probablistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672813v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and identification of a nonlinear finite element connector for the simulation of bolted assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réduction de modèle pour la prise en compte de l'endommagement dans les structures en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computational Plasticity, COMPLAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683720v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode de décomposition de domaine mixte non-intrusive et multi-échelle pour des problèmes 3D de contact frottant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structure optimization based on adaptative metamodels and reduced models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Abbas</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899311v1</w:t>
+                <w:t xml:space="preserve">hal-01795197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure optimization based on adaptative metamodels and reduced models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une méthode de décomposition de domaine mixte non-intrusive et multi-échelle pour des problèmes 3D de contact frottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Abbas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795197v1</w:t>
+                <w:t xml:space="preserve">hal-01899311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive multi-scale strategy for a mixed domain decomposition method for contact problems</w:t>
+                <w:t xml:space="preserve">On the Use of Gradient-Enhanced Metamodels for Global Approximation and Global Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering, the ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349796v1</w:t>
+                <w:t xml:space="preserve">emse-01411135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Use of Gradient-Enhanced Metamodels for Global Approximation and Global Optimization</w:t>
+                <w:t xml:space="preserve">A non-intrusive multi-scale strategy for a mixed domain decomposition method for contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering, the ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01411135v1</w:t>
+                <w:t xml:space="preserve">hal-01349796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic structural problems: damage prediction and its variability through PGD models</w:t>
               </w:r>
@@ -14439,51 +14439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering, the ECCOMAS Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14534,51 +14534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 EMI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14597,735 +14597,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le MOOC pratique du dimensionnement en mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-fidelity optimization for assemblies design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIGOS 2015 - “Innovations in Construction”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444532v1</w:t>
+                <w:t xml:space="preserve">hal-01696387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un macromodèle pour la simulation d’assemblages boulonnés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Finite Element Connector Based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694362v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696399v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fidelity optimization for assemblies design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oumaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2015 - “Innovations in Construction”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696387v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multi-échelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Conception d’un macromodèle pour la simulation d’assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445000v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de décomposition de domaine mixte non-intrusive multiéchelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Non Intrusive Mixed Domain Decomposition for Parallel Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oumaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224349v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Connector Based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur le MOOC pratique du dimensionnement en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696395v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèle pour la prise en compte des incertitudes dans les structures endommageables</w:t>
               </w:r>
@@ -15337,51 +15337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vitse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15400,476 +15400,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic structural problems: damage prediction and its variability through PGD models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation et identification d’un connecteur élément fini nonlinéaire pour la simulation d’assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696403v1</w:t>
+                <w:t xml:space="preserve">hal-01511928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamodèles à gradients et multiniveaux de fidélité pour l'optimisation d'assemblages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Développement d’un connecteur élément finis non-linéaire pour la simulation de liaisons boulonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">Colloque Supméca 2015 - Les Assemblages Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436429v1</w:t>
+                <w:t xml:space="preserve">hal-01694355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification d’un connecteur élément fini nonlinéaire pour la simulation d’assemblages boulonnés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Métamodèles à gradients et multiniveaux de fidélité pour l'optimisation d'assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511928v1</w:t>
+                <w:t xml:space="preserve">hal-01436429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un connecteur élément finis non-linéaire pour la simulation de liaisons boulonnées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Seismic structural problems: damage prediction and its variability through PGD models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Supméca 2015 - Les Assemblages Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694355v1</w:t>
+                <w:t xml:space="preserve">hal-01696403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD-Reduced Models for several parametrized nonlinear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15907,77 +15907,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un macromodèle pour la simulation d'assemblages boulonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16009,576 +16009,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of several enrichment methods to build an accurate model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Space-time-parameters PGD for nonlinear computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696605v1</w:t>
+                <w:t xml:space="preserve">hal-01696610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Space-Parameters Proper Generalised Decomposition Approach for Nonlinear Computational Mechanics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A first finite-element bolt connector for the simulation of assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696433v1</w:t>
+                <w:t xml:space="preserve">hal-01696615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proper Generalized Decomposition Approach for Low Frequency Dynamic Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Time-Space-Parameters Proper Generalised Decomposition Approach for Nonlinear Computational Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Naples, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4203/ccp.106.161⟩</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.106.171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696439v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first finite-element bolt connector for the simulation of assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Proper Generalized Decomposition Approach for Low Frequency Dynamic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nargil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.106.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696615v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time-parameters PGD for nonlinear computations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparison of several enrichment methods to build an accurate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696610v1</w:t>
+                <w:t xml:space="preserve">hal-01696605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Connector based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16612,51 +16612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time PGD approach for 3D nonlinear parametrized problems néron boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16688,1046 +16688,1046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a metamodel based on partially converged data in the context of assembly design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improvement of Multiparametric Strategy in Two-Level Model Optimization of Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Naples, Unknown Region</w:t>
+              <w:t xml:space="preserve">1st International Conference on Engineering and Applied Sciences Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625590v1</w:t>
+                <w:t xml:space="preserve">hal-01431903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Multiparametric Strategy in Two-Level Model Optimization of Assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Construction of a metamodel based on partially converged data in the context of assembly design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Engineering and Applied Sciences Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kos, Greece</w:t>
+              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Naples, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431903v1</w:t>
+                <w:t xml:space="preserve">hal-01625590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD for low frequency dynamics problems involving localized non-linearities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Identification of a finite element connector for the simulation of bolted joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696599v1</w:t>
+                <w:t xml:space="preserve">hal-01694133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a finite element connector for the simulation of bolted joints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PGD for low frequency dynamics problems involving localized non-linearities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nargil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694133v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de calculs partiellement convergés pour la construction de métamodèle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégie multi-modèles pour le dimensionnement des assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Daidié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation des assemblages état de l'art - solutions - avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696651v1</w:t>
+                <w:t xml:space="preserve">hal-01696781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of assemblies using partially converged computations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of CUDA programming for machining simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Graphics Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696821v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie rationnelle pour la résolution desproblèmes paramétrés dans le cadre de la Proper Generalized Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of CUDA programming for machining simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimization of assemblies using partially converged computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Graphics Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869774v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie multi-modèles pour le dimensionnement des assemblages boulonnés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Utilisation de calculs partiellement convergés pour la construction de métamodèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation des assemblages état de l'art - solutions - avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696781v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional PGD for non-linear computations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Combining Multiparametric Strategy and Gradient-Based Surrogate Model for Optimizing Structure Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696853v1</w:t>
+                <w:t xml:space="preserve">hal-01431904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rational strategy for the resolution of nonlinear parametrized problems in the PGD framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Joint Thematic Workshop CSMA-SEMNI: Model Order Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17746,368 +17746,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Multiparametric Strategy and Gradient-Based Surrogate Model for Optimizing Structure Assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-dimensional PGD for non-linear computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vitse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431904v1</w:t>
+                <w:t xml:space="preserve">hal-01696853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie rationnelle pour la résolution des problèmes paramétrés dans le cadre de la Proper Generalized Decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A physically based model of connectors for the computation of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heyberger</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696674v1</w:t>
+                <w:t xml:space="preserve">hal-01696811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically based model of connectors for the computation of bolted assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégie rationnelle pour la résolution des problèmes paramétrés dans le cadre de la Proper Generalized Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696811v1</w:t>
+                <w:t xml:space="preserve">hal-01696674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'assemblages par métamodèles à gradients et stratégie multiparamétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque National en Calcul des Structures (CSMA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18132,64 +18132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Partially Converged Computations and Multiparametric Strategy for Structural Optimization of Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC8 – 8th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18214,77 +18214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-Enhanced Metamodels and Multiparametric Strategies for Designing Structural Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18312,554 +18312,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie multiparamétrique basée sur la Proper Generalized Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">A Reduced-Order Modeling Method based on the Proper Generalized Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heyberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Neron</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Chania, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.96.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421297v1</w:t>
+                <w:t xml:space="preserve">hal-01696909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-Order Modeling based on PGD for multiparametric analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multilevel Optimization Using Multiparametric Strategy and Cokriging Metamodel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heyberger</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reduced Basis, POD and PGD Model Reduction Techniques: a Breakthrough in Computational Engineering?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cachan, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697932v1</w:t>
+                <w:t xml:space="preserve">hal-01431908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-niveaux d'assemblages en contact frottant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une stratégie multiparamétrique basée sur la Proper Generalized Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592902v1</w:t>
+                <w:t xml:space="preserve">hal-03421297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel Optimization Using Multiparametric Strategy and Cokriging Metamodel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reduced-Order Modeling based on PGD for multiparametric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Reduced Basis, POD and PGD Model Reduction Techniques: a Breakthrough in Computational Engineering?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431908v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced-Order Modeling Method based on the Proper Generalized Decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimisation multi-niveaux d'assemblages en contact frottant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Civil, Structural and Environmental Engineering Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.96.152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01696909v1</w:t>
+                <w:t xml:space="preserve">hal-00592902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Multilevel Optimization using a Multiparametric Strategy and a Cokriging Metamodel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Soft Computing Technology in Civil, Structural and Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Chania, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18887,286 +18887,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cokrigeage et stratégie multiparamétrique pour l'optimisation d'assemblages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégie dédiée à l'étude paramétrique de problèmes élasto-viscoplastiques d'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Soulier</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heyberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431907v1</w:t>
+                <w:t xml:space="preserve">hal-00592903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie dédiée à l'étude paramétrique de problèmes élasto-viscoplastiques d'évolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cokrigeage et stratégie multiparamétrique pour l'optimisation d'assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heyberger</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique (CFM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592903v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel computational approach for composite assemblies with friction contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19217,51 +19217,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multiéchelle haute performance pour l'endommagement de structures composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19293,424 +19293,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Parallel Strategy For Non Local Meso-Scale Simulation Of Composite Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multilevel optimization using interpolation models coupled with a multiparametric strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Computational Mechanics - WCCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697987v1</w:t>
+                <w:t xml:space="preserve">hal-01697743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric approach dedicated to composite assemblies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiscale Latin Analysis Dedicated To Parametric Studies Of Elastoviscoplastic Metallic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9th World Congress on Computational Mechanics - WCCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697974v1</w:t>
+                <w:t xml:space="preserve">hal-01697984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Latin Analysis Dedicated To Parametric Studies Of Elastoviscoplastic Metallic Components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A multiparametric approach dedicated to composite assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Computational Mechanics - WCCM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697984v1</w:t>
+                <w:t xml:space="preserve">hal-01697974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilevel optimization using interpolation models coupled with a multiparametric strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robust Parallel Strategy For Non Local Meso-Scale Simulation Of Composite Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9th World Congress on Computational Mechanics - WCCM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697743v1</w:t>
+                <w:t xml:space="preserve">hal-01697987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale elastoviscoplastic analysis using the proper generalized decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19742,619 +19742,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mesoscale Model for the Prediction of Composites Materials Until Final Failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiparametric High Computational Strategies for Frictional Contact Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference on Parallel, Distributed and Grid Computing for Engineering (PARENG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Pecs, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/csets.21.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988017v1</w:t>
+                <w:t xml:space="preserve">hal-01697968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Domain Decomposition with Nonlinear Relocalization: Parallel Implementation for Laminates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégie de calcul multiéchelle pour la multirésolution en dynamique transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference on parallel, distributed and grid computing for engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.90.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00437328v1</w:t>
+                <w:t xml:space="preserve">hal-01401530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie multirésolution pour l'optimisation multi-niveaux de modèles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A mixed and multiscale domain decomposition approach for transient dynamic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">The First International Conference on Parallel, Distributed and Grid Computing for Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pécs, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413207v1</w:t>
+                <w:t xml:space="preserve">hal-01625019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de calcul multiéchelle pour la multirésolution en dynamique transitoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégie multirésolution pour l'optimisation multi-niveaux de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CSMA, LMT, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401530v1</w:t>
+                <w:t xml:space="preserve">hal-01413207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed and multiscale domain decomposition approach for transient dynamic analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Mesoscale Model for the Prediction of Composites Materials Until Final Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Parallel, Distributed and Grid Computing for Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pécs, Hungary</w:t>
+              <w:t xml:space="preserve">ICCM17 - 17th International Conférence on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625019v1</w:t>
+                <w:t xml:space="preserve">hal-01988017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiparametric High Computational Strategies for Frictional Contact Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Balancing Domain Decomposition with Nonlinear Relocalization: Parallel Implementation for Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Parallel, Distributed and Grid Computing for Engineering (PARENG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Pecs, Hungary. </w:t>
+              <w:t xml:space="preserve">First international conference on parallel, distributed and grid computing for engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Pécs, Hungary. CCP: 90, paper : 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/csets.21.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4203/ccp.90.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697968v1</w:t>
+                <w:t xml:space="preserve">hal-00437328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiparametric strategy for large-scale multilevel optimization of structural assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCSMO-8 - 8th World Congress on Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20392,64 +20392,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de calcul haute performance pour les structures composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvième colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens (Var), France. pp.297-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20487,51 +20487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High Performance Strategy for the Simulation of Composites at the Mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20576,554 +20576,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscale model for damage, cracking and delamination prediction on composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MULTI-SCALE DYNAMIC METHOD FOR STRUCTURES WITH CONTACT INTERFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Lubineau</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DURACOSYS 2008 - 8th International Conference on durability of Composite Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987990v1</w:t>
+                <w:t xml:space="preserve">hal-01625052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-SCALE DYNAMIC METHOD FOR STRUCTURES WITH CONTACT INTERFACES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A multiscale method for transient dynamic analysis of assemblies with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM8)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Engineering Computational Technology (ECT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece. pp.40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.89.40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625052v1</w:t>
+                <w:t xml:space="preserve">hal-01625158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale method for transient dynamic analysis of assemblies with friction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A mesoscale model for damage, cracking and delamination prediction on composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lubineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Engineering Computational Technology (ECT 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DURACOSYS 2008 - 8th International Conference on durability of Composite Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.89.40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625158v1</w:t>
+                <w:t xml:space="preserve">hal-01987990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie multi-échelle pour l'optimisation de détails structuraux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A multiscale computational strategy for assembly of structures in dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering -COMPDYN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987952v1</w:t>
+                <w:t xml:space="preserve">hal-01625209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale computational strategy for assembly of structures in dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégie multi-échelle pour l'optimisation de détails structuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Structural Dynamics and Earthquake Engineering -COMPDYN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Rethymno, Greece</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625209v1</w:t>
+                <w:t xml:space="preserve">hal-01987952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de calcul multiéchelle pour les assemblages de structure en dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21174,51 +21174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la prise en compte des variations de chargement et de géométrie dans les assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21256,77 +21256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STUDY FOR DESIGN AND IDENTIFICATION OF A BOLTED JOINT MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyant Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21364,51 +21364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative multiresolution method for contact problem with friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21446,64 +21446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21554,51 +21554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Strategy for the Analysis of Bolted Joints Taking Into Account Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21662,51 +21662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayant Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fanget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21738,217 +21738,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural assemblies in the presence of uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Advanced tools for design and analysis for assemblies of structures with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM VI - 6th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2004 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987900v1</w:t>
+                <w:t xml:space="preserve">hal-01987907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced tools for design and analysis for assemblies of structures with uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Blanze</w:t>
+                <w:t xml:space="preserve">Study of structural assemblies in the presence of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2004 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">WCCM VI - 6th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987907v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesodynamics of a 3D C/C Composite under Shock Loading: a Dedicated Computational Multiscale Approach</w:t>
               </w:r>
@@ -21960,51 +21960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22058,809 +22058,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-meso models for joint submitted to pyrotechnic shock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dimensionnement d'assemblages en présence d'incertitudes des paramètres de liaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2d MIT Conference on Computational Fluid and Solid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8e Colloque National AIP-Primeca sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La Plagne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987887v1</w:t>
+                <w:t xml:space="preserve">hal-01987892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mésodynamique des 3D C/C : une première stratégie multiéchelle dédiée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Outils de dimensionnement et d'analyse de sensibilité pour les assemblages de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Blanzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Héreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2003 - 16e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT "Mécanismes et mécanique du comportement, de la dégradation et de la rupture des matériaux sous sollicitations dynamiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987869v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution strategy for the parametric study of assemblies including contact with friction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation de liaisons soumises à des chocs pyrotechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complas VII - 7th International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">8e Colloque National AIP-Primeca sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987870v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de liaisons soumises à des chocs pyrotechniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multiresolution strategy for the parametric study of assemblies including contact with friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque National AIP-Primeca sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, La Plagne, France</w:t>
+              <w:t xml:space="preserve">Complas VII - 7th International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987882v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'assemblages en présence d'incertitudes des paramètres de liaison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mésodynamique des 3D C/C : une première stratégie multiéchelle dédiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayant Sen Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Héreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque National AIP-Primeca sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, La Plagne, France</w:t>
+              <w:t xml:space="preserve">CFM 2003 - 16e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987892v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de dimensionnement et d'analyse de sensibilité pour les assemblages de structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Macro-meso models for joint submitted to pyrotechnic shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT "Mécanismes et mécanique du comportement, de la dégradation et de la rupture des matériaux sous sollicitations dynamiques"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2d MIT Conference on Computational Fluid and Solid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Boston, United States. pp.139-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-008044046-0.50036-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987876v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multirésolution pour l'étude paramétrique d'assemblages par contact et frottement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratégie de conception et d'identification d'un macromodèle de liaison soumise à un choc pyrotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Derumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2003 - 16e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987885v1</w:t>
+                <w:t xml:space="preserve">hal-01987867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de conception et d'identification d'un macromodèle de liaison soumise à un choc pyrotechnique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approche multirésolution pour l'étude paramétrique d'assemblages par contact et frottement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2003 - 16e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Nice, France</w:t>
+              <w:t xml:space="preserve">6e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987867v1</w:t>
+                <w:t xml:space="preserve">hal-01987885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte d'incertitudes dans la modélisation des assemblages par contact</w:t>
               </w:r>
@@ -22872,51 +22872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Blanzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2003 - 16e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22941,64 +22941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of joints subject to pyrotechnical shocks and their identification strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23036,64 +23036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection modeling in dynamics : identification and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23131,64 +23131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macromodels for structural joints under pyrotechnic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Derumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23226,51 +23226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the LATIN method to the calculation of response surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First MIT Conference on Computational Fluid and Solid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23295,51 +23295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation and stability analysis of elastomer structures at finite strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23397,533 +23397,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computational Tool for 3d Computation of Real Assembly or Shock Attenuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling and Simulation of Damage in Metal-Elastomer Structures at High Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lemoussu</w:t>
+                <w:t xml:space="preserve">X. Aubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Leuven, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4203/ccp.66.9.2⟩</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.67.4.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697951v1</w:t>
+                <w:t xml:space="preserve">hal-01697959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Simulation of Damage in Metal-Elastomer Structures at High Strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Computational Tool for 3d Computation of Real Assembly or Shock Attenuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Aubard</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lemoussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Leuven, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.67.4.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4203/ccp.66.9.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697959v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation de structures élastomères endommageables en grandes déformations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A computational multiple-solution approach for nonlinear structural analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Mécanique, AUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st European Conference on Computational Mechanics (Solids, Structures, and Coupled Problems in Engineering), ECCOMAS ECCM 1999 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715191v1</w:t>
+                <w:t xml:space="preserve">hal-01715173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisabilité d'une approche pour la conception et le calcul dynamique d'assemblages tridimensionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lemoussu</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation de structures élastomères endommageables en grandes déformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6eme Colloque National PRIMECA sur la Conception Mécanique Intégrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, La Plagne, France</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Mécanique, AUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715176v1</w:t>
+                <w:t xml:space="preserve">hal-01715191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational multiple-solution approach for nonlinear structural analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Faisabilité d'une approche pour la conception et le calcul dynamique d'assemblages tridimensionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lemoussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Computational Mechanics (Solids, Structures, and Coupled Problems in Engineering), ECCOMAS ECCM 1999 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Munich, Germany</w:t>
+              <w:t xml:space="preserve"> 6eme Colloque National PRIMECA sur la Conception Mécanique Intégrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715173v1</w:t>
+                <w:t xml:space="preserve">hal-01715176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational approach to pyro-impact on 3D-structures with many frictional contacts</w:t>
               </w:r>
@@ -23935,51 +23935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemoussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference on Launcher Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24004,51 +24004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiple-solution method for non-linear structural mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24086,77 +24086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modular Approach to Three Dimensional Impact Computation with Frictional Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lemoussu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fourth International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Edinburgh, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24190,51 +24190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-buckling analysis using a non-incremental method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24272,51 +24272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pour le calcul de choc avec contact unilatéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24380,51 +24380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CAO et la formation en dimensionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'Automne PRIMECA sur le Dimensionnement en Conception de Produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24449,51 +24449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non incremental approach for post critical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24531,51 +24531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une méthode d'analyse de réponses post-critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24639,51 +24639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Large Time Increment Approach for Large Displacement Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24801,51 +24801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flexible decoupled strategy to use model reduction in the context of multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24909,64 +24909,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First approach of a mixed domain decomposition method for magnetostatic simulation of rotating machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Ruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25004,77 +25004,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD for low frequency dynamics problems involving localized non-linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nargil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop Reduced Basis, POD and PGD model Reduction Techniques: a Breakthrough in Computational Engineering?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25099,51 +25099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-dimensional PGD for non-linear computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25226,51 +25226,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance mécanique des matériaux et des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25327,51 +25327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance mécanique des solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
@@ -25456,51 +25456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fidelity Metamodels Nourished by Reduced Order Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25577,77 +25577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Chandrashekarappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25702,51 +25702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-niveaux de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Buytet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25846,51 +25846,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de réduction de modèles en non-linéaire Application aux structures soumises à un grand nombre de cycles de charges et aux simulations avec variabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25953,64 +25953,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-time LATIN-PGD strategy for solving Newtonian compressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Foulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26067,51 +26067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fidelity bayesian optimization using model-order reduction for viscoplastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26168,77 +26168,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study for design and identification of a bolted joint model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyant Sen Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26438,51 +26438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Molu&#231;on" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3557251" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094241v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Ammar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02643-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02688-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219510v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00314-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harnafi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wurtzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ruda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3287325" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3213190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Moueddeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dadi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5020019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103826" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arpison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ghorbel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09514-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3068605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verwaerde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507635v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01833-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103400" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V4-N2-152-162" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01745-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525674v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9226-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-015-0345-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4893" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBMZBCG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136770v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Abecassis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.02.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1073-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2013.09.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376464v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.03.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heyberger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696628v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0706-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FKN9QNQH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696733v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0854-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAC9E89856EEDB965E67466CCE2B63AAA5881765/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0711-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D40DE587FD883A78278A78A68AE8F1C08B5DF76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.437-448" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696862v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0646-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RRB94F8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Odi&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8925894D9199995D1D94AB1CDCD191C4D65A2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696901v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.20.379-409" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.02.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KQ6TVQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lubineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/SECM.2010.17.4.271" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495B71C0B1E9ABA3FD7550878813AA65DBB991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2484" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQRTK3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0213-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9936THR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.1011-1036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Sen Gupta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis H&#233;reil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.724" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW4QL57Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698052v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00241-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemoussu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00074-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(00)00094-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STP4GSQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1999.10511417" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roug&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(96)00165-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73DCDF5DA6AE0B591DAC7DE9104E247CF4FAF799/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392547v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#207;T AMMAR" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585661v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lan&#231;on" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Guidault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vallino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busnel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224053v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370051v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bussolati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224054v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166491v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charliac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghobrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143008v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125897v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179135v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806755v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753984v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753979v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774641v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4862" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806757v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rmie Pillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825307v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717644v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850803" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717856v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saussine Gilles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285374v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104532v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324160v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143074v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191800v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149629v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496383v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496378v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265658v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128411v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973037v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937099v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795040v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899319v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697893v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672813v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683720v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soul&#233; de Lafont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795197v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01411135v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696241v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696345v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694362v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soule de Lafont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696387v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445000v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696395v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516461v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436429v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694355v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444887v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696605v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696433v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vitse" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.171" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696439v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nargil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.161" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696615v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696610v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579096v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431903v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696599v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nargil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694133v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696651v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696821v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722080v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431904v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696674v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696811v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431805v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696890v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.230" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421297v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697932v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592902v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431908v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696909v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.96.152" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.97.50" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431907v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592903v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghouali" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592906v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697987v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697974v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697984v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697743v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697979v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988017v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437328v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.90.4" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413207v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401530v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625019v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697968v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.21.19" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988032v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437250v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987990v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625052v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625158v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.89.40" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625209v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987933v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987944v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389752v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cloirec" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyant Sen Gupta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987975v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987915v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016339v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987900v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987907v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanze" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697960v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sen Gupta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. H&#233;reil" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.79.39" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987887v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derumaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044046-0.50036-1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987869v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987870v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987882v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987892v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987876v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987885v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987867v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987880v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanz&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987865v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987861v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715253v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715219v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697951v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemoussu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.66.9.2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697959v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.67.4.2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715191v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715176v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715173v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715184v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715170v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697952v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.55.11.1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703453v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703451v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987963v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703448v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703445v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poss" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roug&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697953v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougee" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.24.3.2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332246v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538690v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696794v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696790v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674738v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaitre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460014v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537375v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekarappa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703442v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132611v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489038v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Foulatier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Junker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396283v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389753v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02643-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rattier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Molu&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boiron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2025.3557251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lan&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02688-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219510v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Foulatier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-025-00314-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549084v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harnafi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109667" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Wurtzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104207" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Ruda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verbeke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3287325" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3213190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam El Moueddeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dadi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Saussine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5020019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2022.103826" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Travers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Arpison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ghorbel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Leguillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2022.3187521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Scanff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nachar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-020-09514-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Collignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3068605" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verwaerde" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103586" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507635v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01833-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919419v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2020.103400" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/TDI-V4-N2-152-162" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169052v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01745-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01525674v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soulier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-017-9226-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oumaziz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guinard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.01.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vitse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Abbas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-017-1444-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-015-0345-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136770v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Abecassis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lavernhe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.02.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696348v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4893" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBMZBCG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1073-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2013.09.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.04.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696628v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0706-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FKN9QNQH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heyberger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.03.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376464v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.03.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0854-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAC9E89856EEDB965E67466CCE2B63AAA5881765/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-012-0711-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D40DE587FD883A78278A78A68AE8F1C08B5DF76/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.437-448" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696862v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0646-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RRB94F8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Odi&#232;vre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3194" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8925894D9199995D1D94AB1CDCD191C4D65A2B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696901v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.20.379-409" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.02.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KQ6TVQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696932v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lubineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/SECM.2010.17.4.271" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/495B71C0B1E9ABA3FD7550878813AA65DBB991BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994296v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.07.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578801v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2484" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQRTK3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698064v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-007-0213-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9936THR3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.1011-1036" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095899v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Sen Gupta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fanget" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis H&#233;reil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanz&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698057v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.724" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW4QL57Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698052v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(02)00241-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698044v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemoussu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9978(02)00074-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(00)00094-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STP4GSQX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703452v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1999.10511417" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roug&#233;e" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7949(96)00165-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/73DCDF5DA6AE0B591DAC7DE9104E247CF4FAF799/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219543v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#207;T AMMAR" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124387v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392656v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eliot Malleval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610983v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477340v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585661v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095895v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lan&#231;on" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Guidault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vallino" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Busnel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166491v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370051v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bussolati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232442v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224053v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charliac" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghobrel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kemlin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crozatier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143008v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224057v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294950v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mouronval" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717644v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774641v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4862" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806757v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rmie Pillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825307v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806755v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753984v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ghorbel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753979v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753965v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850803" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717856v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825291v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann L&#233;guillon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104531v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104534v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saussine Gilles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539002v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285387v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03324160v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285374v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986262v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486657v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFS.2020.W4.83" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986181v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496378v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496383v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupont" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191800v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149629v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265658v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128411v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973037v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874772v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795040v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937099v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672813v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soul&#233; de Lafont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697893v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899319v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795197v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899311v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01411135v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349796v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696241v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696345v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696395v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445000v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224349v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soule de Lafont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696399v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444532v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516461v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511928v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694355v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436429v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696403v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444887v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696610v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696615v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696433v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vitse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.171" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696439v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nargil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.161" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579096v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431903v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625590v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694133v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696599v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nargil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696781v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869774v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722080v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696821v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696651v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431904v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696853v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696811v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696674v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431805v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696890v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431905v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.230" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696909v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.96.152" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431908v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421297v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697932v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592902v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431906v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.97.50" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592903v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghouali" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592906v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697743v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697984v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697974v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697987v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697979v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697968v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.21.19" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401530v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625019v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413207v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988017v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.90.4" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988032v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437250v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987995v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lubineau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625052v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625158v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.89.40" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987990v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625209v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987952v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987933v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gatuingt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987944v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389752v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cloirec" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyant Sen Gupta" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987975v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guinard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987915v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016339v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanget" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987907v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanze" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987900v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697960v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sen Gupta" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. H&#233;reil" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.79.39" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987892v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987876v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987882v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Derumaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987870v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987869v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987887v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044046-0.50036-1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987867v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987885v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987880v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanz&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987865v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987861v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715253v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715225v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715219v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697959v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.67.4.2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697951v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemoussu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.66.9.2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715173v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715191v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715176v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715184v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715170v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697952v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.55.11.1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703453v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703451v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987963v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703448v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703445v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poss" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roug&#233;e" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697953v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rougee" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.24.3.2" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332246v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538690v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696794v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696790v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674738v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lemaitre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460014v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udo Nackenhorst" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fau" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537375v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Chandrashekarappa" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Duvigneau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703442v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Duvigneau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132611v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489038v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Foulatier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Junker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396283v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389753v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>