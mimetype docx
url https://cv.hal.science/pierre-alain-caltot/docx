--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -121,575 +121,731 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">193824051</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">95146822119307380782</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000464904703</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du paysage quotidien à l'espace poétique. Le sanctuaire dans la poésie grecque et latine jusqu'au IIè siècle ap. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rohman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius; Scripta Antiqua, 186, 2025, 978-2-35613-623-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La confusion des genres dans la Pharsale de Lucain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pétrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Héritages méditerranéens, 9791032004951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04438318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vox uatis. Poétique de la prophétie dans la Pharsale de Lucain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses; Collection Rome et ses Renaissances, 2024, 979-10-231-0772-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grevisse de l'enseignant. L'analyse des textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Grevisse de l’enseignant. L’analyse des textes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pellat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magnard, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03374199v1</w:t>
+                <w:t xml:space="preserve">hal-05276302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Grevisse de l'enseignant. L'analyse des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pellat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fonvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Rietz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Magnard, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vivre et penser les frontières dans le monde méditerranéen antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réveilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius, 89, 2013, 978-2-35613-164-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -699,905 +855,905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyptotes et figures de dérivation dans la Pharsale de Lucain. Du stylème tragique au marqueur de l'épopée rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Alain Caltot; Pedro Duarte; Stéphanie Pétrone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Confusion des genres dans la Pharsale de Lucain. Concordia discors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.233-248, 2024, 979-10-320-0495-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jardin au paysage boucolico-arcadien. Sur la trace des Faunes et des abeilles dans l'oeuvre de Virgile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Esmein-Sarrazin; Aurélia Gaillard; Florence Magnot-Ogilvy; Gaël Rideau; Catriona Seth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances. Inscriptions et jardins au temps des Lumières. En hommage à Sophie Lefay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.49-64, 2024, 978-2753594531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps nobles, corps ignobles: décapitation et démembrement comme images de la guerre civile dans la poésie latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Husquin et C. Landréa (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blessures aristocratiques dans l'Antiquité romaine : du corps à l'honneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dialogues d'Histoire Ancienne, Supplément 28, Presses universitaires de Franche-Comté, pp. 267-285, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribenda mihi lex in amore nouo. Scribere et les modalités esthétiques de l'écriture chez Properce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Agrigoroaei, D. Cuny, J.-J. Vincensini (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La révolution de l'écrit: effets esthétiques et culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beauchesne, pp. 129-146, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La domus de Trimalcion dans le Satiricon, de l'architecture fictive à l'interprétation métapoétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Duarte, C. Durvye, G. Herbert de la Portbarré-Viard, R. Robert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques artistiques et littéraires des architectures et décors fictifs de l'Antiquité au XVIIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, p. 309-330, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per sancta generis sacra. Figures d'ancêtres dans les tragédies de Sénèque: mémoire familiale et héritage tragique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Coin-Longeray et D. Vallat (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialectiques de la vieillesse dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, De Boccard, pp.107-117, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace de l'ambiguïté et poétique de l'équivoque: Delphes dans la Pharsale de Lucain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'uchronie comme échappatoire devant le nefas dans la Pharsale de Lucain, en miroir des tragédies de Sénèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J.-M. Luce (dir.). </w:t>
+              <w:t xml:space="preserve">A. Grandazzi et A. Queyrel-Bottineau (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delphes dans la littérature, d'Homère à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.101-122, 2018</w:t>
+              <w:t xml:space="preserve">Antiques uchronies. Quand Grecs et Romains imaginent des histoires alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.47-65, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366974v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'uchronie comme échappatoire devant le nefas dans la Pharsale de Lucain, en miroir des tragédies de Sénèque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Espace de l'ambiguïté et poétique de l'équivoque: Delphes dans la Pharsale de Lucain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Grandazzi et A. Queyrel-Bottineau (dir.). </w:t>
+              <w:t xml:space="preserve">J.-M. Luce (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiques uchronies. Quand Grecs et Romains imaginent des histoires alternatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions universitaires de Dijon, pp.47-65, 2018</w:t>
+              <w:t xml:space="preserve">Delphes dans la littérature, d'Homère à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.101-122, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371416v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crassus et Julie, ou commencer une épopée historique. Etiologie et ontologie de la guerre civile (Lucain, Pharsale, 1. 98-120)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Flammerie de Lachepelle et J. Rohman (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures latines. En hommage à Sylvie Franchet d'Espèrey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.223-229, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome avant Rome : architecture fictive et ekphrasis prophétique dans le discours d'Evandre (Virg., En., VIII, 310-365)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Herbert de la Portbarré-Viard et R. Robert (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures et espaces fictifs dans l'Antiquité: textes-images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.89-105, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'un destin alternatif dans la narration de la Pharsale: dédoublement de la persona du narrateur ou manipulation poétique de l'histoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Hunzinger, G. Mérot, G. Vassiliadès (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tours et détours de la parole dans la littérature antique: intentions et stratégies discursives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.173-185, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référence au mythe dans la Pharsale: &amp;quot;réseaux mythiques&amp;quot; et interprétations prophétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Galtier et Rémy Poignault (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présence de Lucain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caesarodunum, pp.83-106, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1607,383 +1763,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chiens et des rapaces nécrophages sur le champ de bataille. Variations sur un motif iliadique dans l'épopée latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.237-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haec nemora indigenae Fauni nymphaeque tenebant (En. VIII, 314): le chant VIII de l'Enéide comme archéologie poétique de l'épopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 203, pp.74-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome à l'épreuve de la guerre civile dans la Pharsale de Lucain (I-III): des éclaboussures de sang aux stigmates du trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kentron. Revue pluridisciplinaire du monde antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37, pp.149-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/kentron.5870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucain et la mémoire de Pharsale: le chant VII de la Pharsale comme tombeau poétique de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les désastres militaires romains: mémoire et postérité, 110, pp.365-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terror habet uates&amp;quot; (Theb. III, 549) : L’effroi du prophète face à la mort chez Lucain et Stace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.169-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1993,167 +2149,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue entre l'épopée et l'historiographie: le récit de la bataille navale au large de Marseille chez César et Lucain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Historiographies antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Méry et P. Duchêne, Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venient maiora metu (Phars., I, 635), ou comment annoncer un désastre? Caton et les prophètes confrontés à l'imminence de Pharsale chez Lucain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de philosophie hellénistique et romaine: envisager l'avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Dross, J.-B. Gourinat, Ch. Murgier, Ch. Veillard, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2163,154 +2319,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Peigney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des images du poétique, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1096-1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2320,100 +2476,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix du poète, voix du prophète. Poétique de la prophétie dans la Pharsale de Lucain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Université Paris IV- Paris Sorbonne, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03374205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2423,291 +2579,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Galtier, L'Empreinte des morts. Relations entre mort, mémoire et reconnaissance dans la Pharsale de Lucain, Paris, Les Belles Lettres, 2018, 423 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Berlincourt, Lavinia Galli Milic, Damien Nelis (eds.), Lucan and Claudian: Contexte and Intertext, Heidelberg, Winter, 2016, 322 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Narducci, Lucano. Un'epica contro l'impero, Rome-Bari, Laterza, 2002, 523 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey, Flores et acumina. Les sententiae dans les tragédies de Sénèque, Paris, de Boccard, 2012, 426 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.212-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2775,51 +2931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F7B268A"/>
+    <w:nsid w:val="F0D7EFEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3006,51 +3162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-caltot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6579-8525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193824051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Caltot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Buchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rohman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;trone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Franck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rietz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berthelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boich&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Diarra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374204v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374202v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371416v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366973v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03356283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603837v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Peigney" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kasprzyk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03374205v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603883v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603862v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-caltot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6579-8525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193824051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95146822119307380782" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000464904703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Caltot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Buchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rohman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;trone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Franck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rietz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berthelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Diarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03356283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Peigney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kasprzyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03374205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>