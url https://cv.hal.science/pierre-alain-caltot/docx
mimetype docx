--- v1 (2026-04-06)
+++ v2 (2026-05-15)
@@ -863,100 +863,100 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyptotes et figures de dérivation dans la Pharsale de Lucain. Du stylème tragique au marqueur de l'épopée rhétorique</w:t>
+                <w:t xml:space="preserve">Corps nobles, corps ignobles: décapitation et démembrement comme images de la guerre civile dans la poésie latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre-Alain Caltot; Pedro Duarte; Stéphanie Pétrone. </w:t>
+              <w:t xml:space="preserve">C. Husquin et C. Landréa (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Confusion des genres dans la Pharsale de Lucain. Concordia discors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.233-248, 2024, 979-10-320-0495-1</w:t>
+              <w:t xml:space="preserve">Blessures aristocratiques dans l'Antiquité romaine : du corps à l'honneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dialogues d'Histoire Ancienne, Supplément 28, Presses universitaires de Franche-Comté, pp. 267-285, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570676v1</w:t>
+                <w:t xml:space="preserve">hal-03374203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du jardin au paysage boucolico-arcadien. Sur la trace des Faunes et des abeilles dans l'oeuvre de Virgile</w:t>
               </w:r>
@@ -1009,100 +1009,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps nobles, corps ignobles: décapitation et démembrement comme images de la guerre civile dans la poésie latine</w:t>
+                <w:t xml:space="preserve">Polyptotes et figures de dérivation dans la Pharsale de Lucain. Du stylème tragique au marqueur de l'épopée rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Husquin et C. Landréa (dir.). </w:t>
+              <w:t xml:space="preserve">Pierre-Alain Caltot; Pedro Duarte; Stéphanie Pétrone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blessures aristocratiques dans l'Antiquité romaine : du corps à l'honneur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dialogues d'Histoire Ancienne, Supplément 28, Presses universitaires de Franche-Comté, pp. 267-285, 2024</w:t>
+              <w:t xml:space="preserve">La Confusion des genres dans la Pharsale de Lucain. Concordia discors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.233-248, 2024, 979-10-320-0495-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374203v1</w:t>
+                <w:t xml:space="preserve">hal-04570676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribenda mihi lex in amore nouo. Scribere et les modalités esthétiques de l'écriture chez Properce</w:t>
               </w:r>
@@ -1771,165 +1771,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chiens et des rapaces nécrophages sur le champ de bataille. Variations sur un motif iliadique dans l'épopée latine</w:t>
+                <w:t xml:space="preserve">Haec nemora indigenae Fauni nymphaeque tenebant (En. VIII, 314): le chant VIII de l'Enéide comme archéologie poétique de l'épopée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.237-259</w:t>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.74-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570658v1</w:t>
+                <w:t xml:space="preserve">hal-03593014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haec nemora indigenae Fauni nymphaeque tenebant (En. VIII, 314): le chant VIII de l'Enéide comme archéologie poétique de l'épopée</w:t>
+                <w:t xml:space="preserve">Des chiens et des rapaces nécrophages sur le champ de bataille. Variations sur un motif iliadique dans l'épopée latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vita Latina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 203, pp.74-92</w:t>
+              <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.237-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593014v1</w:t>
+                <w:t xml:space="preserve">hal-04570658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome à l'épreuve de la guerre civile dans la Pharsale de Lucain (I-III): des éclaboussures de sang aux stigmates du trauma</w:t>
               </w:r>
@@ -2293,51 +2293,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2434,142 +2434,237 @@
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1096-1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05161173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divination, prophéties, oracles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Ambühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des images du poétique dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.524-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05617976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix du poète, voix du prophète. Poétique de la prophétie dans la Pharsale de Lucain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Université Paris IV- Paris Sorbonne, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03374205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2579,291 +2674,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Galtier, L'Empreinte des morts. Relations entre mort, mémoire et reconnaissance dans la Pharsale de Lucain, Paris, Les Belles Lettres, 2018, 423 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Berlincourt, Lavinia Galli Milic, Damien Nelis (eds.), Lucan and Claudian: Contexte and Intertext, Heidelberg, Winter, 2016, 322 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Narducci, Lucano. Un'epica contro l'impero, Rome-Bari, Laterza, 2002, 523 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Paré-Rey, Flores et acumina. Les sententiae dans les tragédies de Sénèque, Paris, de Boccard, 2012, 426 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Caltot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.212-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2931,51 +3026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0D7EFEE"/>
+    <w:nsid w:val="47A330D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3162,51 +3257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-caltot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6579-8525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193824051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95146822119307380782" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000464904703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Caltot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Buchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rohman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;trone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Franck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rietz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berthelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Diarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03356283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Peigney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kasprzyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03374205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603896v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603883v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-alain-caltot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6579-8525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193824051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/95146822119307380782" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000464904703" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Caltot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Buchet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rohman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04438318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Duarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie P&#233;trone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423071v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fonvielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Franck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rietz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pellat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berthelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Diarra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;veilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374202v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374200v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kentron.5870" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03356283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603827v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Prioux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Peigney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouteur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kasprzyk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05617976v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Amb&#252;hl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Guez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03374205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603850v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>