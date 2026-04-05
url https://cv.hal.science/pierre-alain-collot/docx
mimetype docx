--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -549,225 +549,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N°43, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, vol.2 (n°43), pp.113-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés d’habitants et communautés locales dans le dispositif d’accès et partage des avantages découlant de l’utilisation des ressources génétiques et des connaissances traditionnelles associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°43, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/civit.043.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/civit.043.0113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03544895v1</w:t>
+                <w:t xml:space="preserve">hal-03547842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés d’habitants et communautés locales dans le dispositif d’accès et partage des avantages découlant de l’utilisation des ressources génétiques et des connaissances traditionnelles associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, vol.2 (n°43), pp.113-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, N°43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/civit.043.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215526v1</w:t>
+                <w:t xml:space="preserve">hal-03544895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection du patrimoine monumental</w:t>
               </w:r>
@@ -2991,142 +2991,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juge constitutionnel et Justice transitionnelle en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice constitutionnelle et transition démocratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.99-120, 2019, 978 2 37032 214 2</w:t>
+              <w:t xml:space="preserve">Justice constitutionnelle et transition démocratique, LGDJ, collection Transition &amp; Justice, volume 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215553v1</w:t>
+                <w:t xml:space="preserve">hal-03547852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juge constitutionnel et Justice transitionnelle en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice constitutionnelle et transition démocratique, LGDJ, collection Transition &amp; Justice, volume 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Justice constitutionnelle et transition démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.99-120, 2019, 978 2 37032 214 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547852v1</w:t>
+                <w:t xml:space="preserve">hal-03215553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional languages in France and the limit of the protection of an intangible cultural heritage, International conference on intangible cultural heritage</w:t>
               </w:r>
@@ -3340,138 +3340,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le raisonnable en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Epitoge - Lextenso, pp.119-130, 2016, 979 10 92684 10 0</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215545v1</w:t>
+                <w:t xml:space="preserve">hal-03547851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appréciation du raisonnable par le juge constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le raisonnable en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, L'Epitoge - Lextenso, pp.119-130, 2016, 979 10 92684 10 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547851v1</w:t>
+                <w:t xml:space="preserve">hal-03215545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation par la mise en réseau des biens culturels locaux</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218942v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2450050XSNR.20.024.13027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2450050xsnr.20.024.13027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718115-02704004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.043.0113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.098.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.096.0789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bettio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Perlo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Henri Voizard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04525467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Braun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Derdaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matala-Tala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batyah Sierpinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-melanges_en_l_honneur_de_stephane_pierre_caps_constitution_etats_et_peuples_arthur_braun-9782336431826-78910.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Macovei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stirn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corral-Regourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN20004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218942v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2450050XSNR.20.024.13027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2450050xsnr.20.024.13027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718115-02704004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.043.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.098.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.096.0789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bettio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Perlo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Henri Voizard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04525467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Braun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Derdaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matala-Tala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batyah Sierpinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-melanges_en_l_honneur_de_stephane_pierre_caps_constitution_etats_et_peuples_arthur_braun-9782336431826-78910.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Macovei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stirn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corral-Regourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN20004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>