--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -549,225 +549,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, vol.2 (n°43), pp.113-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, N°43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/civit.043.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215526v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">hal-03547842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés d’habitants et communautés locales dans le dispositif d’accès et partage des avantages découlant de l’utilisation des ressources génétiques et des connaissances traditionnelles associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°43, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/civit.043.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/civit.043.0113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03547842v1</w:t>
+                <w:t xml:space="preserve">hal-03544895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés d’habitants et communautés locales dans le dispositif d’accès et partage des avantages découlant de l’utilisation des ressources génétiques et des connaissances traditionnelles associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civitas Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N°43, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, vol.2 (n°43), pp.113-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03544895v1</w:t>
+                <w:t xml:space="preserve">hal-03215526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection du patrimoine monumental</w:t>
               </w:r>
@@ -1776,303 +1776,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valorisation du patrimoine culturel immobilier et urbanisme: quelques évolutions depuis la loi du 7 juillet 2016 relative à la liberté de la création, à l'architecture et au patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Frontier Issues of Cultural Heritage Law to be held</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pekin, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorisation du patrimoine culturel immobilier et urbanisme : quelques évolutions depuis la loi du 7 juillet 2016 relative à la liberté de la création, à l'architecture et au patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Sino-French Seminar on Cultural Heritage Law : Seminar on the New Development Trend of Cultural Heritage Law in China and France, Université de Renmin, Pekin, 25 octobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Pekin, Chine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une différenciation entre peuples autochtones et communautés locales en droit de l’environnement et de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, ressources biologiques et connaissances traditionnelles en Afrique de l'ouest et centrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une différenciation entre peuples autochtones et communautés locales en droit de l’environnement et de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, Ressources biologiques et Connaissances traditionnelles en Afrique de l’ouest et centrale, Université Catholique d’Afrique Centrale, Yaoundé, 29 novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548207v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03217937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juge constitutionnel et le constitutionnalisme en Hongrie</w:t>
               </w:r>
@@ -2806,327 +2806,327 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grève et opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre Droit(s) &amp; Opéra(s). Interprétations lyriques &amp; juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grève et opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Touzeil-Divina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Stirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre opéra &amp; droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexis Nexis, pp.197-198, 2020, 978 2 7110 3254 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Grève et opéra</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juge constitutionnel et Justice transitionnelle en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Droit(s) &amp; Opéra(s). Interprétations lyriques &amp; juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Justice constitutionnelle et transition démocratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.99-120, 2019, 978 2 37032 214 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juge constitutionnel et Justice transitionnelle en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice constitutionnelle et transition démocratique, LGDJ, collection Transition &amp; Justice, volume 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547852v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03215553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regional languages in France and the limit of the protection of an intangible cultural heritage, International conference on intangible cultural heritage</w:t>
               </w:r>
@@ -3340,138 +3340,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le raisonnable en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, L'Epitoge - Lextenso, pp.119-130, 2016, 979 10 92684 10 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547851v1</w:t>
+                <w:t xml:space="preserve">hal-03215545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appréciation du raisonnable par le juge constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le raisonnable en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Epitoge - Lextenso, pp.119-130, 2016, 979 10 92684 10 0</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215545v1</w:t>
+                <w:t xml:space="preserve">hal-03547851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation par la mise en réseau des biens culturels locaux</w:t>
               </w:r>
@@ -3559,234 +3559,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démocratisation et protection des nationalités en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits culturels et démocratisation - Cultural rights and democratisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le paysage culturel, œuvre conjuguée de l’homme et de la nature, comme élément de droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection du patrimoine culturel et naturel: enjeux et perspectives juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratisation et protection des nationalités en Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits culturels et démocratisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.47-66, 2015, 978 2 37032 053 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215539v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03547848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La QPC, quelle nouvelle lecture parlementaire du contrôle de constitutionnalité</w:t>
               </w:r>
@@ -4182,51 +4182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218942v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2450050XSNR.20.024.13027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2450050xsnr.20.024.13027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718115-02704004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215526v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.043.0113" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.098.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.096.0789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bettio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Perlo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Henri Voizard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04525467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Braun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Derdaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matala-Tala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batyah Sierpinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-melanges_en_l_honneur_de_stephane_pierre_caps_constitution_etats_et_peuples_arthur_braun-9782336431826-78910.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Macovei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stirn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corral-Regourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547850v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN20004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218942v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217907v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2450050XSNR.20.024.13027" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2450050xsnr.20.024.13027" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529866v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718115-02704004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/civit.043.0113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544895v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215526v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544894v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.098.0001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544893v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfdc.096.0789" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544943v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544946v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938741v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gueydan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217970v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548207v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553658v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bettio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Perlo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Henri Voizard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04525467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Braun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Derdaele" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Matala-Tala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batyah Sierpinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-melanges_en_l_honneur_de_stephane_pierre_caps_constitution_etats_et_peuples_arthur_braun-9782336431826-78910.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andreea Macovei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215507v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Touzeil-Divina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Stirn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181544v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Corral-Regourd" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776834v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN20004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>