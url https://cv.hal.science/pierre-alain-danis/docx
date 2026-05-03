--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pierre-alain danis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Alain DANIS</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Projet &amp;quot;Limnologie Thermique et Chimique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de la Recherche et de l’Appui Scientifique (DRAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle R&D ECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(ECosystèmes LAcustres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;Site INRAE d’Aix-en-Provence&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;Unité « Risques, Ecosystèmes, Vulnérabilité, Environnement, Résilience » (RECOVER)&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;3275 route de Cézanne – CS 40061 – 13182 Aix-en-Provence Cedex 5&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation physico-chimique en cohérence avec la biologie des milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D coupled hydrodynamic-ecological modeling to assess the representativeness of a sampling protocol for lake water quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420, pp.42. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epilimnion and hypolimnion temperature model based on air temperature and lake characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420 (8), pp.24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D modeling and remote sensing capabilities for a better understanding of spatio-temporal heterogeneities of phytoplankton abundance in large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.756-764. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the hydrodynamic behaviour of a Mediterranean reservoir under different climate change and management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Salençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.62-81. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seuils de qualité d'eau pour les poissons des lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 277, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the single-ensemble method applied to hydrodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23818/limn.36.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical thresholds in the distribution of fish species among French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418 (41), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2017032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ecological thresholds from variations in phytoplankton communities among lakes: contribution to the definition of environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (4), pp.246. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5238-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution optical and radar imagery in tracking water level fluctuations of a small inland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving water surface temperature from archive LANDSAT thermal infrared data: Application of the mono-channel atmospheric correction algorithm over two freshwater reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.247-250. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall and cave water isotopic relationships in two South-France sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131:, pp.232-343 (IF 4,414). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic object based image analysis using very high spatial and temporal resolution radar and optical imagery in tracking water level fluctuations in a freshwater reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Eastern European Journal of Earth Observation and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2S), p. 287 - p. 291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAIDENiso: a multiproxy biophysical model of tree-ring width and oxygen and carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (9), pp.1697-1713. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X2012-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in European precipitation seasonality and in drought frequencies revealed by a four-century-long tree-ring isotopic record from Brittany, western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raffalli-Delerce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-004-0458-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of two European lakes in response to future climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (21), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of deep lake temperature to past and future climatic changes: A modeling study for Lac d'Annecy, France, and Ammersee, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D19), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD003595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roose-Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ecological thresholds for lake physico-chemical parameters influenced by land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting satelitte image time series for monitoring ecological quality parameters of french reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA using very high spatial and temporal resolution radar and optical imagery in tracking water level fluctuations in a freshwater reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geographical Object based image analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking water quality to lake size: a database analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées du phytoplancton des plans d'eau français : relations à la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque de l'ADlaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELQUEL project : Atmosphere and sunglint correction of Landsat-8 and Sentinel-2 data for water quality monitoring of lakes Bioindicators View project New tools to improve knowledge of nutrients fluxes entering and outgoing lakes View project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Ocean Colour Science (IOCS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. 2017, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13244.95369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of SENTINEL-2 time series for monitoring ecological quality parameters of french lakes and reservoirs (TELQUEL project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological community thresholds as a basis to set water quality targets for lake restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neglecting spatial heterogeneity in the water quality assessment of large lakes: evaluation on remote sensing and 3D-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Large Lakes Symposium, Ecosystem Services and Management in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Joensuu, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación del modelo hidrodinámico EOLE al embalse de Bimont (Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Jornadas de Ingeniería del Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Córdoba, España. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted climate change effects in a Mediterranean reservoir under different climate change scenarios and management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, pp.578-579, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiades and radar imagery in tracking water level fluctuations in reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Records of Past Precipitation From Deep-lake Ostracods: Quality Control by Hydro-isotopic Monitoring and Modeling Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lake water temperature: Sensitivity studies for quantitative climate reconstruction from lake Annecy benthic ostracod records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF Association des sédimentologistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Réseau National de Surveillance Thermique des Lacs : bilan 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des concentrations en nutriments dans les plans d'eau et évaluation de l'incertitude liée à l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des conditions de référence et seuils de qualité pour le paramètre « température de l'eau » en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des températures de l'épilimnion et de l'hypolimnion des plans d'eau DCE nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre paramètres physico-chimiques des plans d’eau et occupation du bassin versant - Estimation des conditions de référence. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des évaluations hebdomadaires des températures de l'épilimnion et de l'hypolimnion par type de plan d'eau - Potentialités et limites des données spatialisées (Loieau et SAFRAN) et des outils de modélisation. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité dans l’évaluation de l’état écologique des plans d’eau en France : mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique (observations et modélisations) des apports externes (bassins-versants) dans les plans d'eau nationaux pour l'évaluation de l'état écologique et la priorisation des programmes de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du réseau national de suivi pérenne in situ de la température des plans d'eau : apport de la modélisation et des données satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de suivi pérenne de la température des plans d'eau à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux indicateurs physico-chimiques soutenant la biologie en plans d'eau : Principes de construction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs-seuils pour les paramètres physico-chimiques soutenant la biologie : analyse des réponses des compartiments biologiques phytoplancton, macrophytes et ichtyofaune. Rapport d'avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’impact de l’utilisation des nouveaux indicateurs biologiques et physicochimiques pour l’évaluation de l’état écologique des plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources d'incertitudes associées aux indicateurs physico-chimiques en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie soutenant la biologie des plans d'eau nationaux : Principes et méthodes de définition des valeurs-seuils & Amélioration des connaissances par la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema; Irstea Aix en Provence. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils des paramètres physico-chimiques soutenant la biologie en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema; Irstea. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un réseau de suivi thermique lacustre à l’échelle nationale : Phase de test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie thermo-mictique : Application à une classification des lacs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils des paramètres physicochimiques soutenant la biologie. Plans d’eau. Rapport d’avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la mise en place d’un réseau de mesure thermique en plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2011, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement thermique, hydrologique et isotopique de systèmes lacustres : sensibilité aux changements climatiques et amélioration des reconstructions paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Savoie, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00360067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pierre-alain danis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Alain DANIS</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Projet &amp;quot;Limnologie Thermique et Chimique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de la Recherche et de l’Appui Scientifique (DRAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle R&D ECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(ECosystèmes LAcustres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;Site INRAE d’Aix-en-Provence&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;Unité « Risques, Ecosystèmes, Vulnérabilité, Environnement, Résilience » (RECOVER)&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;3275 route de Cézanne – CS 40061 – 13182 Aix-en-Provence Cedex 5&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation physico-chimique en cohérence avec la biologie des milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D coupled hydrodynamic-ecological modeling to assess the representativeness of a sampling protocol for lake water quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420, pp.42. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epilimnion and hypolimnion temperature model based on air temperature and lake characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420 (8), pp.24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seuils de qualité d'eau pour les poissons des lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 277, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the hydrodynamic behaviour of a Mediterranean reservoir under different climate change and management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Salençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.62-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D modeling and remote sensing capabilities for a better understanding of spatio-temporal heterogeneities of phytoplankton abundance in large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.756-764. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the single-ensemble method applied to hydrodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23818/limn.36.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical thresholds in the distribution of fish species among French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418 (41), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2017032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ecological thresholds from variations in phytoplankton communities among lakes: contribution to the definition of environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (4), pp.246. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5238-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution optical and radar imagery in tracking water level fluctuations of a small inland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving water surface temperature from archive LANDSAT thermal infrared data: Application of the mono-channel atmospheric correction algorithm over two freshwater reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.247-250. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall and cave water isotopic relationships in two South-France sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131:, pp.232-343 (IF 4,414). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic object based image analysis using very high spatial and temporal resolution radar and optical imagery in tracking water level fluctuations in a freshwater reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Eastern European Journal of Earth Observation and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2S), p. 287 - p. 291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAIDENiso: a multiproxy biophysical model of tree-ring width and oxygen and carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (9), pp.1697-1713. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X2012-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in European precipitation seasonality and in drought frequencies revealed by a four-century-long tree-ring isotopic record from Brittany, western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raffalli-Delerce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-004-0458-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of two European lakes in response to future climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (21), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of deep lake temperature to past and future climatic changes: A modeling study for Lac d'Annecy, France, and Ammersee, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D19), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD003595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roose-Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting satelitte image time series for monitoring ecological quality parameters of french reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ecological thresholds for lake physico-chemical parameters influenced by land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA using very high spatial and temporal resolution radar and optical imagery in tracking water level fluctuations in a freshwater reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geographical Object based image analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking water quality to lake size: a database analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées du phytoplancton des plans d'eau français : relations à la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque de l'ADlaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELQUEL project : Atmosphere and sunglint correction of Landsat-8 and Sentinel-2 data for water quality monitoring of lakes Bioindicators View project New tools to improve knowledge of nutrients fluxes entering and outgoing lakes View project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Ocean Colour Science (IOCS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. 2017, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13244.95369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of SENTINEL-2 time series for monitoring ecological quality parameters of french lakes and reservoirs (TELQUEL project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological community thresholds as a basis to set water quality targets for lake restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación del modelo hidrodinámico EOLE al embalse de Bimont (Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Jornadas de Ingeniería del Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Córdoba, España. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted climate change effects in a Mediterranean reservoir under different climate change scenarios and management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, pp.578-579, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neglecting spatial heterogeneity in the water quality assessment of large lakes: evaluation on remote sensing and 3D-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Large Lakes Symposium, Ecosystem Services and Management in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Joensuu, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiades and radar imagery in tracking water level fluctuations in reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Records of Past Precipitation From Deep-lake Ostracods: Quality Control by Hydro-isotopic Monitoring and Modeling Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lake water temperature: Sensitivity studies for quantitative climate reconstruction from lake Annecy benthic ostracod records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF Association des sédimentologistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des concentrations en nutriments dans les plans d'eau et évaluation de l'incertitude liée à l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des conditions de référence et seuils de qualité pour le paramètre « température de l'eau » en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Réseau National de Surveillance Thermique des Lacs : bilan 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des températures de l'épilimnion et de l'hypolimnion des plans d'eau DCE nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des évaluations hebdomadaires des températures de l'épilimnion et de l'hypolimnion par type de plan d'eau - Potentialités et limites des données spatialisées (Loieau et SAFRAN) et des outils de modélisation. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité dans l’évaluation de l’état écologique des plans d’eau en France : mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique (observations et modélisations) des apports externes (bassins-versants) dans les plans d'eau nationaux pour l'évaluation de l'état écologique et la priorisation des programmes de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre paramètres physico-chimiques des plans d’eau et occupation du bassin versant - Estimation des conditions de référence. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de suivi pérenne de la température des plans d'eau à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux indicateurs physico-chimiques soutenant la biologie en plans d'eau : Principes de construction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du réseau national de suivi pérenne in situ de la température des plans d'eau : apport de la modélisation et des données satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’impact de l’utilisation des nouveaux indicateurs biologiques et physicochimiques pour l’évaluation de l’état écologique des plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources d'incertitudes associées aux indicateurs physico-chimiques en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie soutenant la biologie des plans d'eau nationaux : Principes et méthodes de définition des valeurs-seuils & Amélioration des connaissances par la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema; Irstea Aix en Provence. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs-seuils pour les paramètres physico-chimiques soutenant la biologie : analyse des réponses des compartiments biologiques phytoplancton, macrophytes et ichtyofaune. Rapport d'avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils des paramètres physico-chimiques soutenant la biologie en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema; Irstea. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un réseau de suivi thermique lacustre à l’échelle nationale : Phase de test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie thermo-mictique : Application à une classification des lacs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils des paramètres physicochimiques soutenant la biologie. Plans d’eau. Rapport d’avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la mise en place d’un réseau de mesure thermique en plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2011, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement thermique, hydrologique et isotopique de systèmes lacustres : sensibilité aux changements climatiques et amélioration des reconstructions paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Savoie, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00360067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1567" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.36.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5238-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.12.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMJSTWS1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.01.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QZXTMDC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labuhn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VG03HXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Danis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-089" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffalli-Delerce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0458-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LCXPH3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020833" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Danis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Grafenstein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003595" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FKLJ1W1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harmel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Danis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13244.95369" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601491v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608636v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608984v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605521v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602604v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603633v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602605v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602587v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilliers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1567" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.36.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5238-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.12.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMJSTWS1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.01.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QZXTMDC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labuhn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VG03HXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Danis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-089" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffalli-Delerce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0458-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LCXPH3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020833" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Danis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Grafenstein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003595" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FKLJ1W1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harmel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Danis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13244.95369" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608984v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilliers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>