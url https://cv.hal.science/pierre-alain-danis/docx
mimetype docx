--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pierre-alain danis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Alain DANIS</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Projet &amp;quot;Limnologie Thermique et Chimique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de la Recherche et de l’Appui Scientifique (DRAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle R&D ECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(ECosystèmes LAcustres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;Site INRAE d’Aix-en-Provence&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;Unité « Risques, Ecosystèmes, Vulnérabilité, Environnement, Résilience » (RECOVER)&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;3275 route de Cézanne – CS 40061 – 13182 Aix-en-Provence Cedex 5&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation physico-chimique en cohérence avec la biologie des milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D coupled hydrodynamic-ecological modeling to assess the representativeness of a sampling protocol for lake water quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420, pp.42. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epilimnion and hypolimnion temperature model based on air temperature and lake characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420 (8), pp.24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seuils de qualité d'eau pour les poissons des lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 277, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the hydrodynamic behaviour of a Mediterranean reservoir under different climate change and management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Salençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.62-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D modeling and remote sensing capabilities for a better understanding of spatio-temporal heterogeneities of phytoplankton abundance in large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.756-764. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the single-ensemble method applied to hydrodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23818/limn.36.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical thresholds in the distribution of fish species among French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418 (41), 14 p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2017032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ecological thresholds from variations in phytoplankton communities among lakes: contribution to the definition of environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (4), pp.246. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5238-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution optical and radar imagery in tracking water level fluctuations of a small inland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving water surface temperature from archive LANDSAT thermal infrared data: Application of the mono-channel atmospheric correction algorithm over two freshwater reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.247-250. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall and cave water isotopic relationships in two South-France sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131:, pp.232-343 (IF 4,414). </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic object based image analysis using very high spatial and temporal resolution radar and optical imagery in tracking water level fluctuations in a freshwater reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Eastern European Journal of Earth Observation and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2S), p. 287 - p. 291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAIDENiso: a multiproxy biophysical model of tree-ring width and oxygen and carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (9), pp.1697-1713. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X2012-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in European precipitation seasonality and in drought frequencies revealed by a four-century-long tree-ring isotopic record from Brittany, western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raffalli-Delerce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-004-0458-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of two European lakes in response to future climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (21), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of deep lake temperature to past and future climatic changes: A modeling study for Lac d'Annecy, France, and Ammersee, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D19), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD003595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roose-Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting satelitte image time series for monitoring ecological quality parameters of french reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ecological thresholds for lake physico-chemical parameters influenced by land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA using very high spatial and temporal resolution radar and optical imagery in tracking water level fluctuations in a freshwater reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geographical Object based image analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking water quality to lake size: a database analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées du phytoplancton des plans d'eau français : relations à la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque de l'ADlaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELQUEL project : Atmosphere and sunglint correction of Landsat-8 and Sentinel-2 data for water quality monitoring of lakes Bioindicators View project New tools to improve knowledge of nutrients fluxes entering and outgoing lakes View project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Ocean Colour Science (IOCS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. 2017, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13244.95369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of SENTINEL-2 time series for monitoring ecological quality parameters of french lakes and reservoirs (TELQUEL project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological community thresholds as a basis to set water quality targets for lake restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación del modelo hidrodinámico EOLE al embalse de Bimont (Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Jornadas de Ingeniería del Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Córdoba, España. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted climate change effects in a Mediterranean reservoir under different climate change scenarios and management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, pp.578-579, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neglecting spatial heterogeneity in the water quality assessment of large lakes: evaluation on remote sensing and 3D-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Large Lakes Symposium, Ecosystem Services and Management in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Joensuu, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiades and radar imagery in tracking water level fluctuations in reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Records of Past Precipitation From Deep-lake Ostracods: Quality Control by Hydro-isotopic Monitoring and Modeling Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lake water temperature: Sensitivity studies for quantitative climate reconstruction from lake Annecy benthic ostracod records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF Association des sédimentologistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des concentrations en nutriments dans les plans d'eau et évaluation de l'incertitude liée à l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des conditions de référence et seuils de qualité pour le paramètre « température de l'eau » en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Réseau National de Surveillance Thermique des Lacs : bilan 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des températures de l'épilimnion et de l'hypolimnion des plans d'eau DCE nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des évaluations hebdomadaires des températures de l'épilimnion et de l'hypolimnion par type de plan d'eau - Potentialités et limites des données spatialisées (Loieau et SAFRAN) et des outils de modélisation. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité dans l’évaluation de l’état écologique des plans d’eau en France : mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique (observations et modélisations) des apports externes (bassins-versants) dans les plans d'eau nationaux pour l'évaluation de l'état écologique et la priorisation des programmes de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre paramètres physico-chimiques des plans d’eau et occupation du bassin versant - Estimation des conditions de référence. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de suivi pérenne de la température des plans d'eau à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux indicateurs physico-chimiques soutenant la biologie en plans d'eau : Principes de construction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du réseau national de suivi pérenne in situ de la température des plans d'eau : apport de la modélisation et des données satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’impact de l’utilisation des nouveaux indicateurs biologiques et physicochimiques pour l’évaluation de l’état écologique des plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources d'incertitudes associées aux indicateurs physico-chimiques en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie soutenant la biologie des plans d'eau nationaux : Principes et méthodes de définition des valeurs-seuils & Amélioration des connaissances par la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema; Irstea Aix en Provence. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs-seuils pour les paramètres physico-chimiques soutenant la biologie : analyse des réponses des compartiments biologiques phytoplancton, macrophytes et ichtyofaune. Rapport d'avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils des paramètres physico-chimiques soutenant la biologie en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema; Irstea. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un réseau de suivi thermique lacustre à l’échelle nationale : Phase de test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie thermo-mictique : Application à une classification des lacs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils des paramètres physicochimiques soutenant la biologie. Plans d’eau. Rapport d’avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la mise en place d’un réseau de mesure thermique en plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2011, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement thermique, hydrologique et isotopique de systèmes lacustres : sensibilité aux changements climatiques et amélioration des reconstructions paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Savoie, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00360067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pierre-alain danis </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Alain DANIS</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Projet &amp;quot;Limnologie Thermique et Chimique&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Français de la Biodiversité</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de la Recherche et de l’Appui Scientifique (DRAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle R&D ECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(ECosystèmes LAcustres)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;Site INRAE d’Aix-en-Provence&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;Unité « Risques, Ecosystèmes, Vulnérabilité, Environnement, Résilience » (RECOVER)&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">&amp;lt;span style=&amp;quot;font-size: 8pt; font-family: 'arial', sans-serif; color: #2f5496;&amp;quot;&amp;gt;3275 route de Cézanne – CS 40061 – 13182 Aix-en-Provence Cedex 5&amp;lt;/span&amp;gt;</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation physico-chimique en cohérence avec la biologie des milieux aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Ferréol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.48-53. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal and event-based concentration-discharge relationships to identify catchment controls on nutrient export regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131, pp.103379. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2019.103379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 3D coupled hydrodynamic-ecological modeling to assess the representativeness of a sampling protocol for lake water quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420, pp.42. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An epilimnion and hypolimnion temperature model based on air temperature and lake characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 420 (8), pp.24. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seuils de qualité d'eau pour les poissons des lacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subaqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 277, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the hydrodynamic behaviour of a Mediterranean reservoir under different climate change and management scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Salençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (1), pp.62-81. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 3D modeling and remote sensing capabilities for a better understanding of spatio-temporal heterogeneities of phytoplankton abundance in large lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44, pp.756-764. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2018.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical thresholds in the distribution of fish species among French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 418 (41), 14 p. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/kmae/2017032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the single-ensemble method applied to hydrodynamic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23818/limn.36.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ecological thresholds from variations in phytoplankton communities among lakes: contribution to the definition of environmental standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188 (4), pp.246. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5238-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very high spatial resolution optical and radar imagery in tracking water level fluctuations of a small inland reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.36-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic object based image analysis using very high spatial and temporal resolution radar and optical imagery in tracking water level fluctuations in a freshwater reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South-Eastern European Journal of Earth Observation and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (2S), p. 287 - p. 291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfall and cave water isotopic relationships in two South-France sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Labuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131:, pp.232-343 (IF 4,414). </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving water surface temperature from archive LANDSAT thermal infrared data: Application of the mono-channel atmospheric correction algorithm over two freshwater reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp.247-250. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inverse modeling approach for tree-ring-based climate reconstructions under changing atmospheric CO2 concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (12), pp.3245-3258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-11-3245-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAIDENiso: a multiproxy biophysical model of tree-ring width and oxygen and carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Guiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (9), pp.1697-1713. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X2012-089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can climate variations be inferred from tree-ring parameters and stable isotopes from Larix decidua? Juvenile effects, budmoth outbreaks, and divergence issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Édouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of past precipitation δ18O using tree-ring cellulose δ18O and δ13C: A calibration study near Lac d'Annecy, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 243 (3-4), pp.439-448. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in European precipitation seasonality and in drought frequencies revealed by a four-century-long tree-ring isotopic record from Brittany, western France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raffalli-Delerce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-004-0458-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00067886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of two European lakes in response to future climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Planton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (21), pp.n/a-n/a. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004GL020833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of deep lake temperature to past and future climatic changes: A modeling study for Lac d'Annecy, France, and Ammersee, Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108 (D19), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003JD003595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How physical heterogeneity of water masses in shallow lakes shapes plankton communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Roose-Amsaleg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Crave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie et Océanographie 2018 (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting satelitte image time series for monitoring ecological quality parameters of french reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying ecological thresholds for lake physico-chemical parameters influenced by land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOBIA using very high spatial and temporal resolution radar and optical imagery in tracking water level fluctuations in a freshwater reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geographical Object based image analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking water quality to lake size: a database analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées du phytoplancton des plans d'eau français : relations à la qualité de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque de l'ADlaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TELQUEL project : Atmosphere and sunglint correction of Landsat-8 and Sentinel-2 data for water quality monitoring of lakes Bioindicators View project New tools to improve knowledge of nutrients fluxes entering and outgoing lakes View project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Ocean Colour Science (IOCS) meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal. 2017, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13244.95369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological community thresholds as a basis to set water quality targets for lake restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFécologie 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of SENTINEL-2 time series for monitoring ecological quality parameters of french lakes and reservoirs (TELQUEL project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted climate change effects in a Mediterranean reservoir under different climate change scenarios and management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future under Climate Change Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, pp.578-579, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación del modelo hidrodinámico EOLE al embalse de Bimont (Francia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Salençon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Jornadas de Ingeniería del Agua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Córdoba, España. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neglecting spatial heterogeneity in the water quality assessment of large lakes: evaluation on remote sensing and 3D-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chanudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Large Lakes Symposium, Ecosystem Services and Management in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Joensuu, Finland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiades and radar imagery in tracking water level fluctuations in reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Records of Past Precipitation From Deep-lake Ostracods: Quality Control by Hydro-isotopic Monitoring and Modeling Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lake water temperature: Sensitivity studies for quantitative climate reconstruction from lake Annecy benthic ostracod records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brulhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich von Grafenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASF Association des sédimentologistes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des conditions de référence et seuils de qualité pour le paramètre « température de l'eau » en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des concentrations en nutriments dans les plans d'eau et évaluation de l'incertitude liée à l'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Réseau National de Surveillance Thermique des Lacs : bilan 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des températures de l'épilimnion et de l'hypolimnion des plans d'eau DCE nationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité dans l’évaluation de l’état écologique des plans d’eau en France : mesure et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Beaudelain Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaujeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2016, pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des évaluations hebdomadaires des températures de l'épilimnion et de l'hypolimnion par type de plan d'eau - Potentialités et limites des données spatialisées (Loieau et SAFRAN) et des outils de modélisation. Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique (observations et modélisations) des apports externes (bassins-versants) dans les plans d'eau nationaux pour l'évaluation de l'état écologique et la priorisation des programmes de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre paramètres physico-chimiques des plans d’eau et occupation du bassin versant - Estimation des conditions de référence. Rapport d'avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de suivi pérenne de la température des plans d'eau à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux indicateurs physico-chimiques soutenant la biologie en plans d'eau : Principes de construction et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du réseau national de suivi pérenne in situ de la température des plans d'eau : apport de la modélisation et des données satellitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d’impact de l’utilisation des nouveaux indicateurs biologiques et physicochimiques pour l’évaluation de l’état écologique des plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources d'incertitudes associées aux indicateurs physico-chimiques en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chimie soutenant la biologie des plans d'eau nationaux : Principes et méthodes de définition des valeurs-seuils & Amélioration des connaissances par la télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema; Irstea Aix en Provence. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs-seuils pour les paramètres physico-chimiques soutenant la biologie : analyse des réponses des compartiments biologiques phytoplancton, macrophytes et ichtyofaune. Rapport d'avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2014, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils des paramètres physico-chimiques soutenant la biologie en plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Argilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Onema; Irstea. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un réseau de suivi thermique lacustre à l’échelle nationale : Phase de test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie thermo-mictique : Application à une classification des lacs français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils des paramètres physicochimiques soutenant la biologie. Plans d’eau. Rapport d’avancement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la mise en place d’un réseau de mesure thermique en plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2011, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement thermique, hydrologique et isotopique de systèmes lacustres : sensibilité aux changements climatiques et amélioration des reconstructions paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Savoie, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00360067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1567" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.36.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daufresne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5238-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.12.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMJSTWS1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.01.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QZXTMDC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958062v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labuhn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.043" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VG03HXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Danis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-089" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffalli-Delerce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0458-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LCXPH3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020833" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Danis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Grafenstein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003595" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FKLJ1W1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harmel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Danis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13244.95369" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601917v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608984v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606151v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilliers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377278v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2019.103379" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soulignac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2019001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764498v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Salen&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1567" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouffard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chanudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2018.05.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daufresne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2017032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556452v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.36.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529258v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5238-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.12.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMJSTWS1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labuhn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mestre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VG03HXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599779v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.01.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QZXTMDC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457737v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Guiot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Danis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3245-2014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Danis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-089" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472988v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMSHX6BJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Guillemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.01.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFDWD802-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffalli-Delerce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-004-0458-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LCXPH3S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich von Grafenstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Planton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerdeaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GL020833" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Danis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. von Grafenstein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003JD003595" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1FKLJ1W1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378229v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mass&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605528v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Harmel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600902v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Danis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607895v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993024v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13244.95369" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601491v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601917v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Salen&#231;on" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602602v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599780v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989046v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987901v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607210v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605523v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudelain Poulain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaujeu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606151v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605521v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Prost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606146v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602605v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602587v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03172072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601324v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02998839v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argilliers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596914v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>