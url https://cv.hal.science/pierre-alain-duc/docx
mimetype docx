--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -100,8020 +100,8020 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: The NISP spectroscopy channel, on ground performance and calibration</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First detections from the galaxy cluster workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Gillard</w:t>
+                <w:t xml:space="preserve">S Bhargava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Maciaszek</w:t>
+                <w:t xml:space="preserve">C Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Prieto</w:t>
+                <w:t xml:space="preserve">A.H Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Grupp</w:t>
+                <w:t xml:space="preserve">M Maturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Costille</w:t>
+                <w:t xml:space="preserve">J.-B Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 707, pp.A227. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118140v1</w:t>
+                <w:t xml:space="preserve">hal-05017127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). First detections from the galaxy cluster workflow</w:t>
+                <w:t xml:space="preserve">Euclid preparation: LXXVII. The NISP spectroscopy channel: Ground performance and calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bhargava</w:t>
+                <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Benoist</w:t>
+                <w:t xml:space="preserve">T Maciaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H Gonzalez</w:t>
+                <w:t xml:space="preserve">E Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Maturi</w:t>
+                <w:t xml:space="preserve">F Grupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B Melin</w:t>
+                <w:t xml:space="preserve">A Costille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">, 2026, 707, pp.A227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017127v1</w:t>
+                <w:t xml:space="preserve">hal-05118140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid : Early Release Observations – Dwarf galaxies in the Perseus galaxy cluster</w:t>
+                <w:t xml:space="preserve">Dwarf galaxies in the MATLAS survey: The satellite system of NGC 474 under scrutiny with MUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marleau</w:t>
+                <w:t xml:space="preserve">Oliver Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+                <w:t xml:space="preserve">Francine R Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cantiello</w:t>
+                <w:t xml:space="preserve">Nick Heesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carollo</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Duc</w:t>
+                <w:t xml:space="preserve">Marcel S Pawlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05059341v1</w:t>
+                <w:t xml:space="preserve">insu-04903255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – The intracluster light and intracluster globular clusters of the Perseus cluster</w:t>
+                <w:t xml:space="preserve">Euclid: Early Release Observations of diffuse stellar structures and globular clusters as probes of the mass assembly of galaxies in the Dorado group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kluge</w:t>
+                <w:t xml:space="preserve">M Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N A Hatch</w:t>
+                <w:t xml:space="preserve">P.-A Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Montes</w:t>
+                <w:t xml:space="preserve">T Saifollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J B Golden-Marx</w:t>
+                <w:t xml:space="preserve">E Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A H Gonzalez</w:t>
+                <w:t xml:space="preserve">A Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 697, pp.A13. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 700, pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05059502v1</w:t>
+                <w:t xml:space="preserve">hal-04871454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwarf galaxies in the MATLAS survey: Hubble Space Telescope observations of nuclear star clusters</w:t>
+                <w:t xml:space="preserve">UNIONS: The Ultraviolet Near-infrared Optical Northern Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Poulain</w:t>
+                <w:t xml:space="preserve">Stephen Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine R Marleau</w:t>
+                <w:t xml:space="preserve">Alan W Mcconnachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
+                <w:t xml:space="preserve">Kenneth C Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R Durrell</w:t>
+                <w:t xml:space="preserve">Eugene A Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 704, pp.A113. </w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170 (6), pp.324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/ae03ab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05419339v1</w:t>
+                <w:t xml:space="preserve">insu-05371538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid : Early Release Observations – Deep anatomy of nearby galaxies</w:t>
+                <w:t xml:space="preserve">Evidence of star cluster migration and merger in dwarf galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hunt</w:t>
+                <w:t xml:space="preserve">Mélina Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Annibali</w:t>
+                <w:t xml:space="preserve">Rory Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+                <w:t xml:space="preserve">Francine R Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ferguson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Jablonka</w:t>
+                <w:t xml:space="preserve">Rebecca Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450781⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 640 (8060), pp.902 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-08783-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05063706v1</w:t>
+                <w:t xml:space="preserve">insu-05057522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations -- Deep anatomy of nearby galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid : Early Release Observations – Dwarf galaxies in the Perseus galaxy cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.K Hunt</w:t>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Annibali</w:t>
+                <w:t xml:space="preserve">M. Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+                <w:t xml:space="preserve">D. Carollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M.N Ferguson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Jablonka</w:t>
+                <w:t xml:space="preserve">P.-A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 697, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592827v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05059341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt;: Early Release Observations – The intracluster light and intracluster globular clusters of the Perseus cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Siudek</w:t>
+                <w:t xml:space="preserve">M. Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Huertas-Company</w:t>
+                <w:t xml:space="preserve">N A Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Smith</w:t>
+                <w:t xml:space="preserve">M. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+                <w:t xml:space="preserve">J B Golden-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lanusse</w:t>
+                <w:t xml:space="preserve">A H Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412177v1</w:t>
+                <w:t xml:space="preserve">insu-05059502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Distribution of Globular Cluster Systems in Early-type Galaxies: Estimation Procedure and Catalog of Properties for Globular Cluster Systems Observed with Deep Imaging Surveys</w:t>
+                <w:t xml:space="preserve">Euclid. II. The VIS Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sungsoon Lim</w:t>
+                <w:t xml:space="preserve">M Cropper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric W Peng</w:t>
+                <w:t xml:space="preserve">A Al-Bahlawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Côté</w:t>
+                <w:t xml:space="preserve">J Amiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+                <w:t xml:space="preserve">S Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel C Roediger</w:t>
+                <w:t xml:space="preserve">R Azzollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 276, </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ad97b7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04919426v1</w:t>
+                <w:t xml:space="preserve">hal-04592354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. II. The VIS Instrument</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dwarf galaxies in the MATLAS survey: Hubble Space Telescope observations of nuclear star clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine R Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cropper</w:t>
+                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Al-Bahlawan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Azzollini</w:t>
+                <w:t xml:space="preserve">Patrick R Durrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450996⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 704, pp.A113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592354v1</w:t>
+                <w:t xml:space="preserve">insu-05419339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the nature and fate of the almost-dark cloud AGC 226178 through H I mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Spatial Distribution of Globular Cluster Systems in Early-type Galaxies: Estimation Procedure and Catalog of Properties for Globular Cluster Systems Observed with Deep Imaging Surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungsoon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Zhu Sun</w:t>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Xin Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fujia Li</w:t>
+                <w:t xml:space="preserve">Joel C Roediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555150⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ad97b7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05245415v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04919426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Early Release Observations -- Deep anatomy of nearby galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.K Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Annibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mellier</w:t>
+                <w:t xml:space="preserve">A.M.N Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdurro Uf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Adamek</w:t>
+                <w:t xml:space="preserve">P Jablonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592159v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. III. The NISP Instrument</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Maciaszek</w:t>
+                <w:t xml:space="preserve">Euclid : Early Release Observations – Deep anatomy of nearby galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Annibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jablonka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450786⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592144v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05063706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low surface brightness structures from annotated deep CFHT images: effects of the host galaxy’s properties and environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Siudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Sola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Urbano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Paiement</w:t>
+                <w:t xml:space="preserve">F Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staf1139⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05216058v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearls on a String: Dark and Bright Galaxies on a Strikingly Straight and Narrow Filament</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the nature and fate of the almost-dark cloud AGC 226178 through H I mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Zhu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Arabsalmani</w:t>
+                <w:t xml:space="preserve">Elias Brinks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sambit Roychowdhury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emeric Le Floc'H</w:t>
+                <w:t xml:space="preserve">Fujia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ada779⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 701, pp.A73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940022v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05245415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AVID: Formation and evolution of a coalesced major merger of late-type dwarf galaxies (VCC 479) on the outskirts of the Virgo cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low surface brightness structures from annotated deep CFHT images: effects of the host galaxy’s properties and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weibin Sun</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Côté</w:t>
+                <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 700, pp.A113. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 541 (4), pp.3015-3042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staf1139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05215109v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05216058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQ-A: A Collision-triggered Starburst in the Intragroup Medium of Stephan’s Quintet</w:t>
+                <w:t xml:space="preserve">Euclid. I. Overview of the Euclid mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C K Xu</w:t>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cheng</w:t>
+                <w:t xml:space="preserve">Abdurro Uf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M S Yun</w:t>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P N Appleton</w:t>
+                <w:t xml:space="preserve">A Achúcarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B H C Emonts</w:t>
+                <w:t xml:space="preserve">J Adamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 991 (2), pp.197. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/adfbf6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05301569v1</w:t>
+                <w:t xml:space="preserve">hal-04592159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Detecting globular clusters in the Euclid survey</w:t>
+                <w:t xml:space="preserve">Euclid. III. The NISP Instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Voggel</w:t>
+                <w:t xml:space="preserve">K Jahnke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lançon</w:t>
+                <w:t xml:space="preserve">M Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Saifollahi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Cantiello</w:t>
+                <w:t xml:space="preserve">A Ealet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Maciaszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450851⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592257v1</w:t>
+                <w:t xml:space="preserve">hal-04592144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations -- Globular clusters in the Fornax galaxy cluster, from dwarf galaxies to the intracluster field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Lançon</w:t>
+                <w:t xml:space="preserve">Pearls on a String: Dark and Bright Galaxies on a Strikingly Straight and Narrow Filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Arabsalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambit Roychowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Cantiello</w:t>
+                <w:t xml:space="preserve">Benjamin Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A Raj</w:t>
+                <w:t xml:space="preserve">Volker Springel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450784⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 980 (1), pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ada779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592952v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AVID: Formation and evolution of a coalesced major merger of late-type dwarf galaxies (VCC 479) on the outskirts of the Virgo cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lançon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Bethermin</w:t>
+                <w:t xml:space="preserve">Weibin Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Brinks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 703, pp.A184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554667⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 700, pp.A113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202555455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05392858v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05215109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations -- Programme overview and pipeline for compact- and diffuse-emission photometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+                <w:t xml:space="preserve">SQ-A: A Collision-triggered Starburst in the Intragroup Medium of Stephan’s Quintet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C K Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bertin</w:t>
+                <w:t xml:space="preserve">C. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">M S Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Bouy</w:t>
+                <w:t xml:space="preserve">P N Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Gwyn</w:t>
+                <w:t xml:space="preserve">B H C Emonts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 697, pp.A6. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 991 (2), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/adfbf6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592901v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05301569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid. V. The Flagship galaxy mock catalogue: a comprehensive simulation for the Euclid mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Early Release Observations -- Globular clusters in the Fornax galaxy cluster, from dwarf galaxies to the intracluster field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saifollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J Castander</w:t>
+                <w:t xml:space="preserve">K Voggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Fosalba</w:t>
+                <w:t xml:space="preserve">Michele Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Stadel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Carretero</w:t>
+                <w:t xml:space="preserve">M.A Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 697, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450853⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 697, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592210v1</w:t>
+                <w:t xml:space="preserve">hal-04592952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNIONS: The Ultraviolet Near-infrared Optical Northern Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eugene A Magnier</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Detecting globular clusters in the Euclid survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Voggel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saifollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/ae03ab⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05371538v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations of diffuse stellar structures and globular clusters as probes of the mass assembly of galaxies in the Dorado group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Lançon</w:t>
+                <w:t xml:space="preserve">Euclid: Early Release Observations -- Programme overview and pipeline for compact- and diffuse-emission photometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Bouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202453534⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871454v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwarf galaxies in the MATLAS survey: The satellite system of NGC 474 under scrutiny with MUSE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel S Pawlowski</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saifollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bethermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450143⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04903255v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05392858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of star cluster migration and merger in dwarf galaxies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francine R Marleau</w:t>
+                <w:t xml:space="preserve">Euclid. V. The Flagship galaxy mock catalogue: a comprehensive simulation for the Euclid mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J Castander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fosalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Stadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Habas</w:t>
+                <w:t xml:space="preserve">J Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 640 (8060), pp.902 - 906. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 697, pp.A5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-08783-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05057522v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird's-eye View of Molecular Gas across Stephan's Quintet Galaxy Group and Intragroup Medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies for optimal sky subtraction in the low surface brightness regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Lisenfeld</w:t>
+                <w:t xml:space="preserve">Aaron E. Watkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C K Xu</w:t>
+                <w:t xml:space="preserve">Sugata Kaviraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris C. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan H. Knapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee S. Kelvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad957c⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 528, pp.4289-4306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04877427v1</w:t>
+                <w:t xml:space="preserve">insu-04452478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a Rare Group of Dwarf Galaxies in the Local Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Castellano</w:t>
+                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano G Sabiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suk-Jin Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaewon Yoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 976 (1), pp.L18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad8f3c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470553v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04847857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXVII. The Size and Structure of Globular Cluster Systems and Their Connection to Dark Matter Halos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel C Roediger</w:t>
+                <w:t xml:space="preserve">Bird's-eye View of Molecular Gas across Stephan's Quintet Galaxy Group and Intragroup Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B H C Emonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P N Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lisenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C K Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 966 (2), pp.168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad3444⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 978 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad957c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574778v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04877427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark matter measurements combining stellar and H i kinematics: 30 per cent 1σ outliers with low dark matter content at 5 R e</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Weijmans</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae335⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489978v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the stellar populations of ultra-diffuse galaxies in the MATLAS survey using spectral energy distribution fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luisa Buzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan A. Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas H. Jarrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine R. Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 529, pp.3210-3234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stae564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04538495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple classes of ultra-diffuse galaxies: can we tell them apart?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">Dark matter measurements combining stellar and H i kinematics: 30 per cent 1σ outliers with low dark matter content at 5 R e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Boardman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Weijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 536 (3), pp.2536 - 2557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae2700⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 528 (3), pp.5295-5308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04879291v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwarf galaxies in the MATLAS Survey: Hubble Space Telescope observations of the globular cluster systems of 74 ultra-diffuse galaxies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXVII. The Size and Structure of Globular Cluster Systems and Their Connection to Dark Matter Halos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sungsoon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel C Roediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449617⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 966 (2), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad3444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04757888v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Early Release Observations -- Overview of the Perseus cluster and analysis of its luminosity and stellar mass functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Mondelin</w:t>
+                <w:t xml:space="preserve">The multiple classes of ultra-diffuse galaxies: can we tell them apart?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Buzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan A Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H Jarrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine R Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450808⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 536 (3), pp.2536 - 2557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stae2700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801177v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04879291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for optimal sky subtraction in the low surface brightness regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lee S. Kelvin</w:t>
+                <w:t xml:space="preserve">Dwarf galaxies in the MATLAS Survey: Hubble Space Telescope observations of the globular cluster systems of 74 ultra-diffuse galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine R Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungsoon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stae236⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 690, pp.A339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04452478v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04757888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a Rare Group of Dwarf Galaxies in the Local Universe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Early Release Observations -- Overview of the Perseus cluster and analysis of its luminosity and stellar mass functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano G Sabiu</w:t>
+                <w:t xml:space="preserve">A. Boselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suk-Jin Yoon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">F. R. Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaewon Yoo</w:t>
+                <w:t xml:space="preserve">M. Mondelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 976 (1), pp.L18. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2405, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ad8f3c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202450808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04847857v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep H I Mapping of Stephan's Quintet and Its Neighborhood</w:t>
+                <w:t xml:space="preserve">UVIT view of NGC 5291: Ongoing star formation in tidal dwarf galaxies at 0.35 kpc resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Cheng</w:t>
+                <w:t xml:space="preserve">R. Rakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cong Kevin Xu</w:t>
+                <w:t xml:space="preserve">Geethika Santhosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. N. Appleton</w:t>
+                <w:t xml:space="preserve">Prajwel Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. -A. Duc</w:t>
+                <w:t xml:space="preserve">Koshy George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. -Y. Tang</w:t>
+                <w:t xml:space="preserve">Smitha Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 954, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ace03e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04198342v1</w:t>
+                <w:t xml:space="preserve">insu-04065896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and ionized gas in tidal dwarf galaxies: the spatially resolved star-formation relation</w:t>
+                <w:t xml:space="preserve">Origin of the differences in rotational support among early-type galaxies: The case of galaxies outside clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kovakkuni</w:t>
+                <w:t xml:space="preserve">M. Bílek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boquien</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Sola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad2790⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04211297v1</w:t>
+                <w:t xml:space="preserve">insu-04057369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase Gas Interactions on Subarcsec Scales in the Shocked Intergalactic Medium of Stephan's Quintet with JWST and ALMA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Guillard</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXVI. The Euclid Morphology Challenge: Towards structural parameters for billions of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Emonts</w:t>
+                <w:t xml:space="preserve">U. Kuchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Boulanger</w:t>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Togi</w:t>
+                <w:t xml:space="preserve">E. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/accc2a⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04158350v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on galaxy formation from the cosmic-far-infrared-background - optical-imaging cross-correlation using Herschel and UNIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep H I Mapping of Stephan's Quintet and Its Neighborhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryley Hill</w:t>
+                <w:t xml:space="preserve">Cheng Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Scott</w:t>
+                <w:t xml:space="preserve">Cong Kevin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic van Waerbeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+                <w:t xml:space="preserve">P. N. Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. -Y. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad2177⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 954, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ace03e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04174053v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary continuum from nucleated dwarf galaxies to star clusters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular and ionized gas in tidal dwarf galaxies: the spatially resolved star-formation relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric W. Peng</w:t>
+                <w:t xml:space="preserve">N. Kovakkuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengze Liu</w:t>
+                <w:t xml:space="preserve">F. Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Christopher Mihos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Côté</w:t>
+                <w:t xml:space="preserve">M. Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06650-z⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad2790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04295101v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04211297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creation of a massive UCD by tidal threshing from NGC 936</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine R. Marleau</w:t>
+                <w:t xml:space="preserve">Multiphase Gas Interactions on Subarcsec Scales in the Shocked Intergalactic Medium of Stephan's Quintet with JWST and ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N. Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Emonts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Togi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 951, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/accc2a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slad126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04210804v1</w:t>
+                <w:t xml:space="preserve">insu-04158350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial velocities and stellar population properties of 56 MATLAS dwarf galaxies observed with MUSE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francine R. Marleau</w:t>
+                <w:t xml:space="preserve">Constraints on galaxy formation from the cosmic-far-infrared-background - optical-imaging cross-correlation using Herschel and UNIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seunghwan Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryley Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic van Waerbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346441⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad2177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04178285v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04174053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXVI. The Euclid Morphology Challenge: Towards structural parameters for billions of galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Castellano</w:t>
+                <w:t xml:space="preserve">An evolutionary continuum from nucleated dwarf galaxies to star clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaixiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengze Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christopher Mihos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245042⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623, pp.296-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06650-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841727v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04295101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the differences in rotational support among early-type galaxies: The case of galaxies outside clusters</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The creation of a massive UCD by tidal threshing from NGC 936</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungsoon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine R. Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244749⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slad126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04057369v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04210804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UVIT view of NGC 5291: Ongoing star formation in tidal dwarf galaxies at 0.35 kpc resolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Smitha Subramanian</w:t>
+                <w:t xml:space="preserve">Radial velocities and stellar population properties of 56 MATLAS dwarf galaxies observed with MUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Heesters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine R. Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 676, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04065896v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04178285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparing for low surface brightness science with the Vera C. Rubin Observatory: characterisation of tidal features from mock images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucaud</w:t>
+                <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lanusse</w:t>
+                <w:t xml:space="preserve">A. E. Bazkiaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">M. Spavone E. Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Mihos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533669v1</w:t>
+                <w:t xml:space="preserve">insu-03658558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HI observations of the MATLAS dwarf and ultra-diffuse galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine R. Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 659, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03711535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of low surface brightness structures in annotated deep images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathias Urbano</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A124. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03711971v1</w:t>
+                <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Vavrek</w:t>
+                <w:t xml:space="preserve">Characterization of low surface brightness structures in annotated deep images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542092v2</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the spectacular tidal shells of galaxy NGC 474</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borlaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Bílek</w:t>
+                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+                <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Ebrová</w:t>
+                <w:t xml:space="preserve">P. Marcum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srikanth T. Nagesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Famaey</w:t>
+                <w:t xml:space="preserve">R. Vavrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 660, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141709⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03658762v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXXIII. Stellar Population Gradients in the Virgo Cluster Core Globular Cluster System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of the spectacular tidal shells of galaxy NGC 474</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bílek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youkyung Ko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chengze Liu</w:t>
+                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Ebrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikanth T. Nagesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Famaey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac63cf⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 660, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659540v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03658762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Black Hole–Galaxy Connection: Interplay between Feedback, Obscuration, and Host Galaxy Substructure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXXIII. Stellar Population Gradients in the Virgo Cluster Core Globular Cluster System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bianchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">Youkyung Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengze Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 925 (2), pp.203. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 931 (2), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac425f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac63cf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585632v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From starburst to quenching: merger-driven evolution of the star formation regimes in a shell galaxy</w:t>
+                <w:t xml:space="preserve">The Black Hole–Galaxy Connection: Interplay between Feedback, Obscuration, and Host Galaxy Substructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Petersson</w:t>
+                <w:t xml:space="preserve">Stéphanie Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Renaud</w:t>
+                <w:t xml:space="preserve">Andy Goulding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Agertz</w:t>
+                <w:t xml:space="preserve">Julie Banfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avishai Dekel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Stefano Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 925 (2), pp.203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac3136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac425f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03841731v1</w:t>
+                <w:t xml:space="preserve">hal-03585632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interacting pair of galaxies Arp 82: Integral field spectroscopy and numerical simulations</w:t>
+                <w:t xml:space="preserve">From starburst to quenching: merger-driven evolution of the star formation regimes in a shell galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime Karera</w:t>
+                <w:t xml:space="preserve">Jonathan Petersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Drissen</w:t>
+                <w:t xml:space="preserve">Florent Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Martel</w:t>
+                <w:t xml:space="preserve">Oscar Agertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Iglesias-Páramo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avishai Dekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1486⟩</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac3136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03699407v1</w:t>
+                <w:t xml:space="preserve">insu-03841731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 0.6 Mpc H I structure associated with Stephan's Quintet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interacting pair of galaxies Arp 82: Integral field spectroscopy and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prime Karera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. K. Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Duc</w:t>
+                <w:t xml:space="preserve">Laurent Drissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gao</w:t>
+                <w:t xml:space="preserve">Hugo Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Iglesias-Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose M. Vilchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-022-05206-x⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac1486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03836969v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03699407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparing for low surface brightness science with the Vera C. Rubin Observatory: characterisation of tidal features from mock images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 0.6 Mpc H I structure associated with Stephan's Quintet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spavone E. Iodice</w:t>
+                <w:t xml:space="preserve">C. K. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. N. Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Mihos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Montes</w:t>
+                <w:t xml:space="preserve">Y. Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 610, pp.461-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac1003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-022-05206-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03658558v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03836969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous signs of interactions in early-type galaxies with prolate rotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michal Bílek</w:t>
+                <w:t xml:space="preserve">Structure and morphology of the MATLAS dwarf galaxies and their central nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Vudragović</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Francine Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140588⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 506 (4), pp.5494-5511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337123v1</w:t>
+                <w:t xml:space="preserve">hal-03385428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and morphology of the MATLAS dwarf galaxies and their central nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Poulain</w:t>
+                <w:t xml:space="preserve">Old and new major mergers in the SOSIMPLE galaxy, NGC 7135</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Marleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rubén Sánchez-Janssen</w:t>
+                <w:t xml:space="preserve">Harald Kuntschner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Husemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Norris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Dalcanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 506 (4), pp.5494-5511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2092⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 502 (2), pp.2296-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385428v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old and new major mergers in the SOSIMPLE galaxy, NGC 7135</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernd Husemann</w:t>
+                <w:t xml:space="preserve">Ubiquitous signs of interactions in early-type galaxies with prolate rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Ebrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bílek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Norris</w:t>
+                <w:t xml:space="preserve">Ana Vudragović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianne Dalcanton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustafa Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 502 (2), pp.2296-2307. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 650, pp.A50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202140588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142704v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram pressure candidates in UNIONS</w:t>
               </w:r>
@@ -8125,51 +8125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,103 +8233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra diffuse galaxies in the MATLAS low-to-moderate density fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 654, pp.A105. </w:t>
@@ -8367,103 +8367,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flattened structures of dwarf satellites around massive host galaxies in the MATLAS low-to-moderate density fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Heesters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Habas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 654, pp.A161. </w:t>
@@ -8501,103 +8501,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwarf Galaxies in the MATLAS Survey: Hubble Space Telescope Observations of the Globular Cluster System in the Ultra-diffuse Galaxy MATLAS-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Marleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sungsoon Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 923 (1), pp.9. </w:t>
@@ -8629,5488 +8629,5488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blue Compact Dwarf Galaxy VCC 848 Formed by Dwarf–Dwarf Merging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Atomic Hydrogen Clues to the Formation of Counterrotating Stellar Discs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Krajnović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab7825⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 000 (1), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa1265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507695v1</w:t>
+                <w:t xml:space="preserve">hal-02993440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newly discovered dwarf galaxies in the MATLAS low density fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIV. The Discovery of Low-mass Galaxies and a New Galaxy Catalog in the Core of the Virgo Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Macarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 890 (2), pp.128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab339f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz3045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02390866v1</w:t>
+                <w:t xml:space="preserve">hal-02990990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the formation mechanism of shell galaxy NGC 474 with MUSE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michal Bílek</w:t>
+                <w:t xml:space="preserve">Euclid: the selection of quiescent and star-forming galaxies using observed colours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Kuchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Conselice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andreon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038550⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494 (2), pp.2337-2354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070766v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Census and classification of low-surface-brightness structures in nearby early-type galaxies from the MATLAS survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The Blue Compact Dwarf Galaxy VCC 848 Formed by Dwarf–Dwarf Merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michele Cappellari</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H. Puzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2248⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 891 (1), pp.L23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab7825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993421v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Segregation of Massive Clusters in Dwarf Galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Calzetti</w:t>
+                <w:t xml:space="preserve">Newly discovered dwarf galaxies in the MATLAS low density fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine R. Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Durrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 491, pp.1901-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz3045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab632a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03142652v1</w:t>
+                <w:t xml:space="preserve">hal-02390866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXXIV. Ultracompact Dwarf Galaxies in the Virgo Cluster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hongxin Zhang</w:t>
+                <w:t xml:space="preserve">Census and classification of low-surface-brightness structures in nearby early-type galaxies from the MATLAS survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bílek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gwyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/abad91⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 000 (2), pp.1 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993459v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blue Compact Dwarf Galaxy VCC 848 Formed by Dwarf–Dwarf Merging: H i Gas, Star Formation, and Numerical Simulations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Shedding light on the formation mechanism of shell galaxy NGC 474 with MUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungsoon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bílek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/abab96⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993414v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of MATLAS-2019 with MUSE: An ultra-diffuse galaxy with an excess of old globular clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+                <w:t xml:space="preserve">Spatial Segregation of Massive Clusters in Dwarf Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Elmegreen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 888 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab632a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038351⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02919296v1</w:t>
+                <w:t xml:space="preserve">hal-03142652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Tidal Tails in Merging Galaxies and Their Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric F Bell</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXXIV. Ultracompact Dwarf Galaxies in the Virgo Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengze Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Roediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/abad91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02993401v1</w:t>
+                <w:t xml:space="preserve">hal-02993459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation channels of slowly rotating early-type galaxies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Goudfrooij</w:t>
+                <w:t xml:space="preserve">The Blue Compact Dwarf Galaxy VCC 848 Formed by Dwarf–Dwarf Merging: H i Gas, Star Formation, and Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Wolfe</w:t>
+                <w:t xml:space="preserve">Se-Heon Oh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 635 (1), pp.A129. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 900 (2), pp.152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/abab96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993449v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold gas and dust: Hunting spiral-like structures in early-type galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation channels of slowly rotating early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Krajnović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. K Yildiz</w:t>
+                <w:t xml:space="preserve">Ugur Ural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Kuntschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F Peletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">Paul Goudfrooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Serra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 636, pp.A8. </w:t>
+              <w:t xml:space="preserve">, 2020, 635 (1), pp.A129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993444v1</w:t>
+                <w:t xml:space="preserve">hal-02993449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Hydrogen Clues to the Formation of Counterrotating Stellar Discs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic study of MATLAS-2019 with MUSE: An ultra-diffuse galaxy with an excess of old globular clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine R. Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa1265⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 640, pp.A106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993440v1</w:t>
+                <w:t xml:space="preserve">hal-02919296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: the selection of quiescent and star-forming galaxies using observed colours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long Tidal Tails in Merging Galaxies and Their Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Z Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bisigello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">U. Kuchner</w:t>
+                <w:t xml:space="preserve">David Valls-Gabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Conselice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+                <w:t xml:space="preserve">Eric F Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa885⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 000 (3), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550042v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIV. The Discovery of Low-mass Galaxies and a New Galaxy Catalog in the Core of the Virgo Cluster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Côté</w:t>
+                <w:t xml:space="preserve">Cold gas and dust: Hunting spiral-like structures in early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K Yildiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Macarthur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durrell</w:t>
+                <w:t xml:space="preserve">R. F Peletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gwyn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 890 (2), pp.128. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 636, pp.A8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab339f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990990v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early- and late-stage mergers among main sequence and starburst galaxies at 0.2 ≤ z ≤ 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massive star cluster formation and evolution in tidal dwarf galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cibinel</w:t>
+                <w:t xml:space="preserve">Médéric Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Daddi</w:t>
+                <w:t xml:space="preserve">Debra M. Elmegreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Sargent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Liu</w:t>
+                <w:t xml:space="preserve">Bruce G. Elmegreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz690⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 628, pp.A60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390884v1</w:t>
+                <w:t xml:space="preserve">cea-02265011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultra-diffuse galaxy NGC 1052-DF2 with MUSE II. The population of DF2: stars, clusters and planetary nebulae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+                <w:t xml:space="preserve">Probing the merger history of red early-type galaxies with their faint stellar substructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brisa Mancillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remco F. J. van Der Burg</w:t>
+                <w:t xml:space="preserve">Eric Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tereza Jeřábková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anita Zanella</w:t>
+                <w:t xml:space="preserve">Marie Martig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.A77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834911⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 632, pp.A122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373139v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02415059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OUP accepted manuscript</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Molecular gas content of shell galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mancillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 630, pp.A112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1910.13462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802371v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the merger history of red early-type galaxies with their faint stellar substructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ultra-diffuse galaxy NGC 1052-DF2 with MUSE II. The population of DF2: stars, clusters and planetary nebulae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brisa Mancillas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">Remco F. J. van Der Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bournaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Tereza Jeřábková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Martig</w:t>
+                <w:t xml:space="preserve">Anita Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 632, pp.A122. </w:t>
+              <w:t xml:space="preserve">, 2019, 625, pp.A77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02415059v1</w:t>
+                <w:t xml:space="preserve">hal-02373139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular gas content of shell galaxies</w:t>
+                <w:t xml:space="preserve">Early- and late-stage mergers among main sequence and starburst galaxies at 0.2 ≤ z ≤ 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mancillas</w:t>
+                <w:t xml:space="preserve">A. Cibinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Combes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuele Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935968⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485 (4), pp.5631-5651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373108v1</w:t>
+                <w:t xml:space="preserve">hal-02390884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ultra-diffuse galaxy NGC 1052-DF2 with MUSE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anita Zanella</w:t>
+                <w:t xml:space="preserve">OUP accepted manuscript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Habas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834909⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1910.13462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373379v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXIII. Fundamentals of Nuclear Star Clusters over Seven Decades in Galaxy Mass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joel Roediger</w:t>
+                <w:t xml:space="preserve">The ultra-diffuse galaxy NGC 1052-DF2 with MUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remco F. J. van Der Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Jeřábková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 625, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf4fd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02347256v1</w:t>
+                <w:t xml:space="preserve">hal-02373379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XXIII. Fundamentals of Nuclear Star Clusters over Seven Decades in Galaxy Mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Longobardi</w:t>
+                <w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Consolandi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Amram</w:t>
+                <w:t xml:space="preserve">E. W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Roediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834492⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 878 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf4fd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903254v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a large H i ring around the quiescent galaxy AGC 203001</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omkar Bait</w:t>
+                <w:t xml:space="preserve">A. Longobardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sushma Kurapati</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+                <w:t xml:space="preserve">G. Consolandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogesh Wadadekar</w:t>
+                <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 623, pp.A52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz2972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390876v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tidal tale: detection of several stellar streams in the environment of NGC 1052</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a large H i ring around the quiescent galaxy AGC 203001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Michael Rich</w:t>
+                <w:t xml:space="preserve">Omkar Bait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Román</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michal Bílek</w:t>
+                <w:t xml:space="preserve">Sushma Kurapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh Wadadekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935463⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz2972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375585v1</w:t>
+                <w:t xml:space="preserve">hal-02390876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive star cluster formation and evolution in tidal dwarf galaxies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Médéric Boquien</w:t>
+                <w:t xml:space="preserve">A tidal tale: detection of several stellar streams in the environment of NGC 1052</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debra M. Elmegreen</w:t>
+                <w:t xml:space="preserve">Robert Michael Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce G. Elmegreen</w:t>
+                <w:t xml:space="preserve">Javier Román</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Bílek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 628, pp.A60. </w:t>
+              <w:t xml:space="preserve">, 2019, 624, pp.L6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02265011v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXXI. The Kinematics of Intracluster Globular Clusters in the Core of the Virgo Cluster</w:t>
+                <w:t xml:space="preserve">Morphology and enhanced star formation in a Cartwheel-like ring galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Longobardi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+                <w:t xml:space="preserve">F. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Athanassoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aad3d2⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 473 (1), pp.585-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347295v1</w:t>
+                <w:t xml:space="preserve">hal-02015393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A luminous X-ray outburst from an intermediate-mass black hole in an off-centre star cluster</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXXI. The Kinematics of Intracluster Globular Clusters in the Core of the Virgo Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleazar R. Carrasco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aaron J. Romanowsky</w:t>
+                <w:t xml:space="preserve">Alessia Longobardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christopher Mihos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-018-0493-1⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 864 (1), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aad3d2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846748v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of atomic hydrogen in slow rotator early-type galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A luminous X-ray outburst from an intermediate-mass black hole in an off-centre star cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Strader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa M. Young</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">Eleazar R. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Young</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron J. Romanowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty536⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (8), pp.656-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-018-0493-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390898v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting Stephan's Quintet with deep optical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 475 (1), pp.L40-L44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/sly004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and destiny of an emerging early-type galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Weaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Husemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kuntschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martín-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 614, pp.A32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201732448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular gas-rich GRB host galaxy at the peak of cosmic star formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The diversity of atomic hydrogen in slow rotator early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dannerbauer</w:t>
+                <w:t xml:space="preserve">Lisa M. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Krajnović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Feruglio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 476 (2), pp.2332-2338. </w:t>
+              <w:t xml:space="preserve">, 2018, 477 (2), pp.2741-2759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296415v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Catalog of Merging Dwarf Galaxies in the Local Universe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A molecular gas-rich GRB host galaxy at the peak of cosmic star formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suk Jin Yoon</w:t>
+                <w:t xml:space="preserve">M. Arabsalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Calderón-Castillo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Dannerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Daddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aad555⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476 (2), pp.2332-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373398v1</w:t>
+                <w:t xml:space="preserve">hal-02296415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting traces of galaxy evolution: the missing core mass–morphological fine structure relation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bonfini</w:t>
+                <w:t xml:space="preserve">A Catalog of Merging Dwarf Galaxies in the Local Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Bitsakis</w:t>
+                <w:t xml:space="preserve">Suk Jin Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zezas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paula Calderón-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slx169⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237 (2), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aad555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669429v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel Spectroscopy of the Taffy Galaxies (UGC 12914/12915 = VV 254): Enhanced [C ii] Emission in the Collisionally Formed Bridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting traces of galaxy evolution: the missing core mass–morphological fine structure relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bitsakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Peterson</w:t>
+                <w:t xml:space="preserve">A. Zezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Appleton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Guillard</w:t>
+                <w:t xml:space="preserve">P.A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Alatalo</w:t>
+                <w:t xml:space="preserve">E. Iodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 855 (2), pp.141. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 473 (1), pp.L94-L100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaac2c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slx169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296399v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar Population Properties of Ultracompact Dwarfs in M87: A Mass–Metallicity Correlation Connecting Low-metallicity Globular Clusters and Compact Ellipticals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Côté</w:t>
+                <w:t xml:space="preserve">Herschel Spectroscopy of the Taffy Galaxies (UGC 12914/12915 = VV 254): Enhanced [C ii] Emission in the Collisionally Formed Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bitsakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 858 (1), pp.37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aab88a⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 855 (2), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaac2c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763482v1</w:t>
+                <w:t xml:space="preserve">hal-02296399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXXII. A Search for Globular Cluster Substructures in the Virgo Galaxy Cluster Core</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Peng</w:t>
+                <w:t xml:space="preserve">Stellar Population Properties of Ultracompact Dwarfs in M87: A Mass–Metallicity Correlation Connecting Low-metallicity Globular Clusters and Compact Ellipticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H. Puzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengze Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 856 (1), pp.84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaae63⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 858 (1), pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aab88a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294223v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and enhanced star formation in a Cartwheel-like ring galaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXXII. A Search for Globular Cluster Substructures in the Virgo Galaxy Cluster Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Powalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Renaud</w:t>
+                <w:t xml:space="preserve">Thomas Puzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Athanassoula</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Amram</w:t>
+                <w:t xml:space="preserve">Ariane Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Longobardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bosma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bournaud</w:t>
+                <w:t xml:space="preserve">Eric Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 473 (1), pp.585-602. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 856 (1), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaae63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015393v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10$^6$ L$_⊙$ and Comparisons with Galaxy Formation Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXVI. The Issues of Photometric Age and Metallicity Estimates for Globular Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Powalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengze Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 836, pp.120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/120⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 844 (2), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa77b1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767456v1</w:t>
+                <w:t xml:space="preserve">hal-02174347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globular Clusters as Tracers of Fine Structure in the Dramatic Shell Galaxy NGC 474</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durrell</w:t>
+                <w:t xml:space="preserve">GASP. VIII. Capturing the Birth of a Tidal Dwarf Galaxy in a Merging System at z ∼ 0.05</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Vulcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca M. Poggianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 835 (2), pp.123. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03152093v1</w:t>
+                <w:t xml:space="preserve">hal-03138135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXVI. The Issues of Photometric Age and Metallicity Estimates for Globular Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chengze Liu</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10$^6$ L$_⊙$ and Comparisons with Galaxy Formation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Roediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Macarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 844 (2), pp.104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa77b1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 836, pp.120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174347v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASP. VIII. Capturing the Birth of a Tidal Dwarf Galaxy in a Merging System at z ∼ 0.05</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Fritz</w:t>
+                <w:t xml:space="preserve">Globular Clusters as Tracers of Fine Structure in the Dramatic Shell Galaxy NGC 474</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sungsoon Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.163. </w:t>
+              <w:t xml:space="preserve">, 2017, 835 (2), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa9652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138135v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-redshift major mergers weakly enhance star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Agertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14155,364 +14155,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t>
+                <w:t xml:space="preserve">A deconvolution technique to correct deep images of galaxies from instrumental scattered light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
+                <w:t xml:space="preserve">E. Karabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kuntschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Misha Haywood</w:t>
+                <w:t xml:space="preserve">P. Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 601, pp.A86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714623v1</w:t>
+                <w:t xml:space="preserve">cea-03115145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deconvolution technique to correct deep images of galaxies from instrumental scattered light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Karabal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Kuntschner</w:t>
+                <w:t xml:space="preserve">Nicholas Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chanial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+                <w:t xml:space="preserve">Misha Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 601, pp.A86. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03115145v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “The Next Generation Virgo Cluster Survey. X. Properties of Ultra-compact Dwarfs in the M87, M49, and M60 Regions” (2015, APJ, 812, 34)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengze Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14602,51 +14602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Erben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic van Waerbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Raichoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14697,51 +14697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A likely decade-long sustained tidal disruption event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dacheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14844,51 +14844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star formation in nearby early-type galaxies: the radio continuum perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Nyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa M. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wrobel Joan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14965,103 +14965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Mapping of the Milky Way with The Canada–France Imaging Survey: A Non-parametric Metallicity–Distance Decomposition of the Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mcconnachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misha Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 848 (2), pp.129. </w:t>
@@ -15093,1086 +15093,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing interstellar turbulence in cirrus with deep optical imaging: no sign of energy dissipation at 0.01 pc scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ionization processes in a local analogue of distant clumpy galaxies: VLT MUSE IFU spectroscopy and FORS deep images of the TDG NGC 5291N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Miville-Deschenes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+                <w:t xml:space="preserve">P. M. Weilbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Didelon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Zackrisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 593, </w:t>
+              <w:t xml:space="preserve">, 2016, 585, pp.A79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744147v1</w:t>
+                <w:t xml:space="preserve">cea-01429915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS&amp;lt;SUP&amp;gt;3D&amp;lt;/SUP&amp;gt; Project - XXXI. Nuclear radio emission in nearby early-type galaxies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular gas and star formation in the Tidal Dwarf Galaxy VCC 2062</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan M. Wrobel</w:t>
+                <w:t xml:space="preserve">U., Lisenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sarzi</w:t>
+                <w:t xml:space="preserve">M., Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Morganti</w:t>
+                <w:t xml:space="preserve">E., Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 458, pp.2221-2268. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 590, pp.id.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03746217v1</w:t>
+                <w:t xml:space="preserve">hal-01302311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10⁶ L_ødot and Comparisons with Galaxy Formation Models</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XX. RedGOLD Background Galaxy Cluster Detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.~c. Roediger</w:t>
+                <w:t xml:space="preserve">Rossella Licitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Raichoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Erben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ferrarese</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Sánchez-Janssen</w:t>
+                <w:t xml:space="preserve">Hendrik Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 829 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/829/1/44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433403v1</w:t>
+                <w:t xml:space="preserve">hal-02316116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionization processes in a local analogue of distant clumpy galaxies: VLT MUSE IFU spectroscopy and FORS deep images of the TDG NGC 5291N</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NEW CONSTRAINTS ON A COMPLEX RELATION BETWEEN GLOBULAR CLUSTER COLORS AND ENVIRONMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Powalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Schönebeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527141⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 829 (1), pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/829/1/L5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01429915v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. XX. RedGOLD Background Galaxy Cluster Detections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Hildebrandt</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo cluster Survey (NGVS). XXV. Fiducial panchromatic colors of Virgo core globular clusters and their comparison to model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Powalka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas H. Puzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengze Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/829/1/44⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/227/1/12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316116v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW CONSTRAINTS ON A COMPLEX RELATION BETWEEN GLOBULAR CLUSTER COLORS AND ENVIRONMENT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederik Schönebeck</w:t>
+                <w:t xml:space="preserve">Probing interstellar turbulence in cirrus with deep optical imaging: no sign of energy dissipation at 0.01 pc scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Miville-Deschenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Marleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Didelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/829/1/L5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152222v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo cluster Survey (NGVS). XXV. Fiducial panchromatic colors of Virgo core globular clusters and their comparison to model predictions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chengze Liu</w:t>
+                <w:t xml:space="preserve">The ATLAS&amp;lt;SUP&amp;gt;3D&amp;lt;/SUP&amp;gt; Project - XXXI. Nuclear radio emission in nearby early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Nyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan M. Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/227/1/12⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 458, pp.2221-2268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554124v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03746217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular gas and star formation in the Tidal Dwarf Galaxy VCC 2062</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10⁶ L_ødot and Comparisons with Galaxy Formation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.~c. Roediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U., Lisenfeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.A. Duc</w:t>
+                <w:t xml:space="preserve">L. Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M., Boquien</w:t>
+                <w:t xml:space="preserve">P. Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E., Brinks</w:t>
+                <w:t xml:space="preserve">L.~a. Macarthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302311v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stellar accretion origin of stellar population gradients in massive galaxies at large radii</w:t>
               </w:r>
@@ -16197,64 +16197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Naab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremiah P. Ostriker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan A. Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 449, pp.528-550. </w:t>
@@ -16286,472 +16286,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03644956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas dynamics in tidal dwarf galaxies: disc formation at z=0</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Duc</w:t>
+                <w:t xml:space="preserve">The ATLAS3D project - XXIX. The new look of early-type galaxies and surrounding fields disclosed by extremely deep optical images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brinks</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bournaud</w:t>
+                <w:t xml:space="preserve">Emin Karabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. S. Mcgaugh</w:t>
+                <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 584, pp.A113. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 446, pp.120-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202941v1</w:t>
+                <w:t xml:space="preserve">hal-03742239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star formation in the outer regions of the early-type galaxy NGC 4203</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas dynamics in tidal dwarf galaxies: disc formation at z=0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa K. Yildiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Serra</w:t>
+                <w:t xml:space="preserve">E. Brinks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom A. Oosterloo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Morganti</w:t>
+                <w:t xml:space="preserve">S. S. Mcgaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stv992⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 584, pp.A113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796977v1</w:t>
+                <w:t xml:space="preserve">hal-01202941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project - XXIX. The new look of early-type galaxies and surrounding fields disclosed by extremely deep optical images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+                <w:t xml:space="preserve">Star formation in the outer regions of the early-type galaxy NGC 4203</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa K. Yildiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emin Karabal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Cappellari</w:t>
+                <w:t xml:space="preserve">Tom A. Oosterloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Alatalo</w:t>
+                <w:t xml:space="preserve">Reynier F. Peletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 446, pp.120-143. </w:t>
+              <w:t xml:space="preserve">, 2015, 451, pp.103-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stv992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742239v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16988,77 +16988,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grossauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Macarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 807 (1), pp.88. </w:t>
@@ -17122,77 +17122,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip N. Appleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mundell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bitsakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lacy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 802, </w:t>
@@ -17243,64 +17243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H I Tully-Fisher relation of early-type galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan den Heijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom A. Oosterloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyula I. G. Józsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17364,103 +17364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PHYSICAL APPROACH TO THE IDENTIFICATION OF HIGH-Z MERGERS: MORPHOLOGICAL CLASSIFICATION IN THE S℡LAR MASS DOMAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cibinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Daddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 805 (2), </w:t>
@@ -17626,4237 +17626,4237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01300578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XXV. Two-dimensional kinematic analysis of simulated galaxies and the cosmological origin of fast and slow rotators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Naab</w:t>
+                <w:t xml:space="preserve">Active galactic nuclei emission line diagnostics and the mass-metallicity relation up to redshift z ∼ 2: the impact of selection effects and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Oser</w:t>
+                <w:t xml:space="preserve">Frederic Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Emsellem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michele Cappellari</w:t>
+                <w:t xml:space="preserve">Stéphane Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Daddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Krajnović</w:t>
+                <w:t xml:space="preserve">David Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 444 (4), pp.3357-3387. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 788 (1), pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt1919⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/788/1/88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558249v1</w:t>
+                <w:t xml:space="preserve">hal-02545695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS 3D project – XXIV. The intrinsic shape distribution of early-type galaxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Weijmans</w:t>
+                <w:t xml:space="preserve">The ATLAS3D project – XXV. Two-dimensional kinematic analysis of simulated galaxies and the cosmological origin of fast and slow rotators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Naab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Zeeuw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davor Krajnović</w:t>
+                <w:t xml:space="preserve">L. Oser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Lablanche</w:t>
+                <w:t xml:space="preserve">E. Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Krajnović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 444 (4), pp.3340-3356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1603⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 444 (4), pp.3357-3387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt1919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558286v1</w:t>
+                <w:t xml:space="preserve">hal-02558249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XXVII. Cold gas and the colours and ages of early-type galaxies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katherine Alatalo</w:t>
+                <w:t xml:space="preserve">The ATLAS 3D project – XXIV. The intrinsic shape distribution of early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Weijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bayet</w:t>
+                <w:t xml:space="preserve">P. de Zeeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Krajnović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lablanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 444 (4), pp.3408-3426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt2474⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 444 (4), pp.3340-3356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558268v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion-Inhibited Star Formation in the Warm Molecular Disk of the Green-valley Elliptical Galaxy NGC 3226?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId614" w:history="1">
+                <w:t xml:space="preserve">The ATLAS3D project – XXVII. Cold gas and the colours and ages of early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 444 (4), pp.3408-3426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt2474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/797/2/117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03786250v1</w:t>
+                <w:t xml:space="preserve">hal-02558268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngc 1266 As A Local Candidate For Rapid Cessation Of Star Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristina Nyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Deustua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Shapiro Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 780 (2), pp.186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/780/2/186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection Between Dynamically Derived Initial Mass Function Normalization And Stellar Population Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Mcdermid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 792 (2), pp.L37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/792/2/L37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. XV. THE PHOTOMETRIC REDSHIFT ESTIMATION FOR BACKGROUND SOURCES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+                <w:t xml:space="preserve">Accretion-Inhibited Star Formation in the Warm Molecular Disk of the Green-valley Elliptical Galaxy NGC 3226?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip N. Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mundell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bitsakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lacy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 797 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/797/2/102⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/797/2/117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441980v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D Project – XXVIII. Dynamically driven star formation suppression in early-type galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. XV. THE PHOTOMETRIC REDSHIFT ESTIMATION FOR BACKGROUND SOURCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raichoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Davis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa Young</w:t>
+                <w:t xml:space="preserve">S. Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Crocker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leo Blitz</w:t>
+                <w:t xml:space="preserve">T. Erben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hildebrandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu570⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 797 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/797/2/102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558320v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active galactic nuclei emission line diagnostics and the mass-metallicity relation up to redshift z ∼ 2: the impact of selection effects and evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ATLAS3D Project – XXVIII. Dynamically driven star formation suppression in early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Charlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Daddi</w:t>
+                <w:t xml:space="preserve">Timothy Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Elbaz</w:t>
+                <w:t xml:space="preserve">Alison Crocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 788 (1), pp.88. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 444 (4), pp.3427-3445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/788/1/88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545695v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XVI. Physical parameters and spectral line energy distributions of the molecular gas in gas-rich early-type galaxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bayet</w:t>
+                <w:t xml:space="preserve">The ATLAS3D Project – XIV. The extent and kinematics of the molecular gas in early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alison Crocker</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 432 (3), pp.1742-1767. </w:t>
+              <w:t xml:space="preserve">, 2013, 429 (1), pp.534-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521716v1</w:t>
+                <w:t xml:space="preserve">hal-02521672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XXII. Low-efficiency star formation in early-type galaxies: hydrodynamic models and observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId682" w:history="1">
+                <w:t xml:space="preserve">The ATLAS3D project – XVI. Physical parameters and spectral line energy distributions of the molecular gas in gas-rich early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Crocker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jared Gabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 432 (3), pp.1914-1927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts594⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 432 (3), pp.1742-1767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521706v1</w:t>
+                <w:t xml:space="preserve">hal-02521716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOCK-ENHANCED C + EMISSION AND THE DETECTION OF H 2 O FROM THE STEPHAN'S QUINTET GROUP-WIDE SHOCK USING HERSCHEL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Guillard</w:t>
+                <w:t xml:space="preserve">Discovery of a giant H i tail in the galaxy group HCG 44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bärbel Koribalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boulanger</w:t>
+                <w:t xml:space="preserve">Tom Oosterloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cluver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Ogle</w:t>
+                <w:t xml:space="preserve">Richard M. Mcdermid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/777/1/66⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 428, pp.370-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/MNRAS/STS033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532981v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATLAS3D project – XV. Benchmark for early-type galaxies scaling relations from 260 dynamical models: mass-to-light ratio, dark matter, Fundamental Plane and Mass Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 432 (3), pp.1709-1741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stt562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XIX. The hot gas content of early-type galaxies: fast versus slow rotators</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">The ATLAS3D project – XXII. Low-efficiency star formation in early-type galaxies: hydrodynamic models and observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Crocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared Gabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 432 (3), pp.1845-1861. </w:t>
+              <w:t xml:space="preserve">, 2013, 432 (3), pp.1914-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521729v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a giant H i tail in the galaxy group HCG 44</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard M. Mcdermid</w:t>
+                <w:t xml:space="preserve">The ATLAS3D project – XIX. The hot gas content of early-type galaxies: fast versus slow rotators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 428, pp.370-380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/MNRAS/STS033⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 432 (3), pp.1845-1861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765957v1</w:t>
+                <w:t xml:space="preserve">hal-02521729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XVII. Linking photometric and kinematic signatures of stellar discs in early-type galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bournaud</w:t>
+                <w:t xml:space="preserve">SHOCK-ENHANCED C + EMISSION AND THE DETECTION OF H 2 O FROM THE STEPHAN'S QUINTET GROUP-WIDE SHOCK USING HERSCHEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cluver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ogle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 432 (3), pp.1768-1795. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 777 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/777/1/66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521659v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D Project – XXIII. Angular momentum and nuclear surface brightness profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">The ATLAS3D project – XVII. Linking photometric and kinematic signatures of stellar discs in early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davor Krajnović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Sarzi</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 433 (4), pp.2812-2839. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt905⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 432 (3), pp.1768-1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524053v1</w:t>
+                <w:t xml:space="preserve">hal-02521659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XX. Mass–size and mass–σ distributions of early-type galaxies: bulge fraction drives kinematics, mass-to-light ratio, molecular gas fraction and stellar initial mass function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bois</w:t>
+                <w:t xml:space="preserve">The ATLAS3D Project – XXIII. Angular momentum and nuclear surface brightness profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Krajnović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Naab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 432 (3), pp.1862-1893. </w:t>
+              <w:t xml:space="preserve">, 2013, 433 (4), pp.2812-2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stt644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524041v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XVIII. CARMA CO imaging survey of early-type galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leo Blitz</w:t>
+                <w:t xml:space="preserve">The ATLAS3D project – XXI. Correlations between gradients of local escape velocity and stellar populations in early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs Verdoes Kleijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 432 (3), pp.1796-1844. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts299⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 432 (3), pp.1894-1913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02521496v1</w:t>
+                <w:t xml:space="preserve">hal-02521690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project – XXI. Correlations between gradients of local escape velocity and stellar populations in early-type galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bois</w:t>
+                <w:t xml:space="preserve">The ATLAS3D project – XVIII. CARMA CO imaging survey of early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 432 (3), pp.1894-1913. </w:t>
+              <w:t xml:space="preserve">, 2013, 432 (3), pp.1796-1844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521690v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. IV. NGC 4216: A BOMBARDED SPIRAL IN THE VIRGO CLUSTER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+                <w:t xml:space="preserve">The ATLAS3D project – XX. Mass–size and mass–σ distributions of early-type galaxies: bulge fraction drives kinematics, mass-to-light ratio, molecular gas fraction and stellar initial mass function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/133⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 432 (3), pp.1862-1893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stt644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439527v1</w:t>
+                <w:t xml:space="preserve">hal-02524041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D Project – XIV. The extent and kinematics of the molecular gas in early-type galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Scott</w:t>
+                <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. IV. NGC 4216: A BOMBARDED SPIRAL IN THE VIRGO CLUSTER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjaya Paudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 429 (1), pp.534-555. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 767 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521672v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS3D project - XI. Dense molecular gas properties of CO-luminous early-type galaxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alison Crocker</w:t>
+                <w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) II. Constraints on star formation in ram-pressure stripped gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Krips</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timothy A. Davis</w:t>
+                <w:t xml:space="preserve">L. Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20393.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00826951v1</w:t>
+                <w:t xml:space="preserve">hal-01434447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). I. Introduction to the survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric W. Peng</w:t>
+                <w:t xml:space="preserve">TURBULENT MOLECULAR GAS AND STAR FORMATION IN THE SHOCKED INTERGALACTIC MEDIUM OF STEPHAN'S QUINTET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pineau Des Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Falgarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gusdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/200/1/4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 749 (2), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/749/2/158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442181v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observed Link Between Active Galactic Nuclei And Violent Disk Instabilities In High-Redshift Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Mullaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Daddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 757 (1), pp.81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/757/1/81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00826864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TURBULENT MOLECULAR GAS AND STAR FORMATION IN THE SHOCKED INTERGALACTIC MEDIUM OF STEPHAN'S QUINTET</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gusdorf</w:t>
+                <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). I. Introduction to the survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. J. Gwyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/749/2/158⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 200 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/200/1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268240v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gemini GMOS and WHT SAURON integral-field spectrograph observations of the AGN-driven outflow in NGC 1266</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ATLAS3D project - XI. Dense molecular gas properties of CO-luminous early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Crocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Krips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy A. Davis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 426 (2), pp.1574-1590. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 421 (2), pp.1298-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.20393.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21770.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02867533v1</w:t>
+                <w:t xml:space="preserve">cea-00826951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic variation of the stellar initial mass function in early-type galaxies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">The ATLAS 3D project - XII. Recovery of the mass-to-light ratio of simulated early-type barred galaxies with axisymmetric dynamical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Lablanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cappellari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bois</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Emsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10972⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 424, pp.1495-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21343.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00881332v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATLAS 3D project - XII. Recovery of the mass-to-light ratio of simulated early-type barred galaxies with axisymmetric dynamical models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leo Michel-Dansac</w:t>
+                <w:t xml:space="preserve">Gemini GMOS and WHT SAURON integral-field spectrograph observations of the AGN-driven outflow in NGC 1266</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy A. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davor Krajnović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 424, pp.1495-1521. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2012.21343.X⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 426 (2), pp.1574-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2012.21770.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765947v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stripped gas as fuel for newly formed H II regions in the encounter between VCC 1249 and M49: a unified picture from NGVS and GUViCS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Peng</w:t>
+                <w:t xml:space="preserve">Systematic variation of the stellar initial mass function in early-type galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cappellari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard M. Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Alatalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Blitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218895⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 484 (7395), pp.485-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437979v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00881332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) II. Constraints on star formation in ram-pressure stripped gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Duc</w:t>
+                <w:t xml:space="preserve">Stripped gas as fuel for newly formed H II regions in the encounter between VCC 1249 and M49: a unified picture from NGVS and GUViCS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gwyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cortese</w:t>
+                <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Van Driel</w:t>
+                <w:t xml:space="preserve">E. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 545, </w:t>
+              <w:t xml:space="preserve">, 2012, 543, </w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201218895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434447v1</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATLAS3D project - IX. The merger origin of a fast- and a slow-rotating early-type galaxy revealed with deep optical imaging: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21920,90 +21920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) I. The UV luminosity function of the central 12 sq. deg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Heinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cortese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22054,77 +22054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an Active Galactic Nucleus Driven Molecular Outflow in the Local Early-type Galaxy NGC 1266</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa M. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy A. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22322,103 +22322,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the spatially resolved Schmidt-Kennicutt law in interacting galaxies: the case of Arp 158</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 533, pp.A19. </w:t>
@@ -22469,90 +22469,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ATLAS3D project - X. On the origin of the molecular and ionized gas in early-type galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy A. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sarzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa M. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 417, pp.882-899. </w:t>
@@ -22603,90 +22603,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Collisional Origin for the Leo Ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Michel-Dansac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 717, pp.L143-L148. </w:t>
@@ -22724,103 +22724,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star formation in collision debris: insights from the modeling of their spectral energy distribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 140 (6), pp.2124-2144. </w:t>
@@ -22858,103 +22858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisional debris as laboratories to study star formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charmandaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 137 (6), pp.4561-4576. </w:t>
@@ -22986,2052 +22986,2052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM-LSS survey: the Class 1 cluster sample over the initial 5 square degrees and its cosmological modelling</w:t>
+                <w:t xml:space="preserve">Schutzwaldmanagement in den Alpen - eine Übersicht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pacaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Andreon</w:t>
+                <w:t xml:space="preserve">A. Wehrli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, tmp, pp.1052</w:t>
+              <w:t xml:space="preserve">Schweizerische zeitschrift für forstwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 158 (6), pp.142-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193082v1</w:t>
+                <w:t xml:space="preserve">hal-02589144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychromatic View of Intergalactic Star Formation in NGC 5291</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Lisenfeld</w:t>
+                <w:t xml:space="preserve">The XMM-LSS survey: the Class 1 cluster sample over the initial 5 square degrees and its cosmological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andreon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, tmp, pp.1052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157346v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XMM-LSS catalogue: X-ray sources and associated optical data. Version I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Libbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, tmp, pp.912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing Mass in Collisional Debris from Galaxies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Polychromatic View of Intergalactic Star Formation in NGC 5291</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Amram</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 467 (1), pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193026v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure detection in the D1 CFHTLS deep field using accurate photometric redshifts: a benchmark</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Arnouts</w:t>
+                <w:t xml:space="preserve">Missing Mass in Collisional Debris from Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brinks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 467, pp.49</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 316 (5528), pp.1166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149218v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VCC 2062: an old Tidal Dwarf Galaxy in the Virgo Cluster?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure detection in the D1 CFHTLS deep field using accurate photometric redshifts: a benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 475 (1), pp.187-197. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 467, pp.49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265490v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing Mass in Collisional Debris from Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 316, pp.1166-. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1142114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schutzwaldmanagement in den Alpen - eine Übersicht</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Maier</w:t>
+                <w:t xml:space="preserve">VCC 2062: an old Tidal Dwarf Galaxy in the Virgo Cluster?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Lisenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mederic Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schweizerische zeitschrift für forstwesen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475 (1), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589144v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tidal dwarf galaxies to satellite galaxies</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GRB 050223: A dark GRB in a dusty starburst galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.J. Pellizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. F. Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 456, pp.481-492. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065248⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 459, pp.L5-L8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786365v1</w:t>
+                <w:t xml:space="preserve">in2p3-00098294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRB 050223: A dark GRB in a dusty starburst galaxy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From tidal dwarf galaxies to satellite galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 459, pp.L5-L8. </w:t>
+              <w:t xml:space="preserve">, 2006, 456, pp.481-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00098294v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A top-down scenario for the formation of massive Tidal Dwarf Galaxies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colliding molecular clouds in head-on galaxy collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lisenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brinks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Charmandaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 427, pp.803-814. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 418, pp.419-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03732485v1</w:t>
+                <w:t xml:space="preserve">hal-00012315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics of tidal tails in interacting galaxies: Tidal Dwarf Galaxies and projection effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. L. Gach</w:t>
+                <w:t xml:space="preserve">A top-down scenario for the formation of massive Tidal Dwarf Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 425, pp.813-823</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 427, pp.803-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20041410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007644v1</w:t>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03732485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and ionized gas in the tidal tail in Stephan's Quintet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinematics of tidal tails in interacting galaxies: Tidal Dwarf Galaxies and projection effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Gach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 426, pp.471-479. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 425, pp.813-823</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784863v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM-LSS Survey. First high redshift galaxy clusters: relaxed and collapsing systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Jones</w:t>
+                <w:t xml:space="preserve">Molecular and ionized gas in the tidal tail in Stephan's Quintet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Lisenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brinks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Charmandaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 423, pp.75-85</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 426, pp.471-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20041330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008630v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM-LSS survey. Survey design and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XMM-LSS Survey. First high redshift galaxy clusters: relaxed and collapsing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Valtchanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 0409, pp.011</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 423, pp.75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008631v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colliding molecular clouds in head-on galaxy collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Charmandaris</w:t>
+                <w:t xml:space="preserve">The XMM-LSS survey. Survey design and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Valtchanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andreon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 418, pp.419-428</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 0409, pp.011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012315v1</w:t>
+                <w:t xml:space="preserve">hal-00008631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The large extent of dark matter haloes probed by the formation of tidal dwarf galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25063,697 +25063,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-confirmation of reported HI clouds without optical counterparts in the Hercules cluster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of H I-selected galaxies in the Hercules cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Iglesias-Páramo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. O'Neil</w:t>
+                <w:t xml:space="preserve">Polychronis Papaderos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cayatte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. M. Dickey</w:t>
+                <w:t xml:space="preserve">Jose M. Vílchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 399, pp.433-439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021684⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 406, pp.453-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796969v1</w:t>
+                <w:t xml:space="preserve">hal-03785073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of H I-selected galaxies in the Hercules cluster</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-confirmation of reported HI clouds without optical counterparts in the Hercules cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem van Driel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. O'Neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cayatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose M. Vílchez</w:t>
+                <w:t xml:space="preserve">J. M. Dickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 406, pp.453-469. </w:t>
+              <w:t xml:space="preserve">, 2003, 399, pp.433-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20030626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785073v1</w:t>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden star-formation in the cluster of galaxies Abell 1689</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bianca M. Poggianti</w:t>
+                <w:t xml:space="preserve">ISOCAM mid-infrared detection of HR 10: A distant clone of Arp 220 at z = 1.44</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Fadda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Elbaz</w:t>
+                <w:t xml:space="preserve">Hector Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Flores</w:t>
+                <w:t xml:space="preserve">I. Félix Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 382, pp.60-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20011754⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 381, pp.L1-L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20011520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733410v1</w:t>
+                <w:t xml:space="preserve">hal-03733095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual iron Lo-BAL quasar detected by ISOCAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Hidden star-formation in the cluster of galaxies Abell 1689</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick B. Hall</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca M. Poggianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Fadda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Elbaz</w:t>
+                <w:t xml:space="preserve">Hector Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 389, pp.L47-L50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020663⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 382, pp.60-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20011754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03742985v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03733410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISOCAM mid-infrared detection of HR 10: A distant clone of Arp 220 at z = 1.44</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId687" w:history="1">
+                <w:t xml:space="preserve">An unusual iron Lo-BAL quasar detected by ISOCAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick B. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Elbaz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David B. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 381, pp.L1-L4. </w:t>
+              <w:t xml:space="preserve">, 2002, 389, pp.L47-L50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20011520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20020663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733095v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03742985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first ISO ERO: a dusty quasar at z = 1.5</w:t>
               </w:r>
@@ -25873,77 +25873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Molecular Gas in the debris of violent Galaxy Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26147,103 +26147,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panoptic Segmentation of Galactic Structures in LSB Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Machine Vision Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Hamamatsu, Shizuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26268,103 +26268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-SCALE GRIDDED GABOR ATTENTION FOR CIRRUS SEGMENTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Paiement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26398,51 +26398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATLAS: a deep exploration of the surroundings of massive early-type galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAUS355: The Realm of the Low-Surface-Brightness Universe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Valls-Gabaud, I. Trujillo &amp; S. Okamoto, eds., Jul 2019, La Laguna, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26493,77 +26493,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.~w. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Star Clusters and Black Holes in Galaxies across Cosmic Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.264-268, </w:t>
@@ -26601,77 +26601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faint Dwarf Galaxies in the Next Generation Virgo Cluster Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferrarese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen D. J. Gwyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26748,51 +26748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simultaneous Multi-Band Technique to Detect LSB Galaxies Applied to Virgo Cluster NGVS Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ferriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26881,103 +26881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Merger Origin of Early-type Galaxies using Ultra-deep Optical Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Blitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracing the ancestry of galaxies (on the land of our ancestors), IAU Symposium 277</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Ouagadougou, Burkina Faso, Burkina Faso. pp.238-241, </w:t>
@@ -27028,51 +27028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Balkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27140,103 +27140,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergalactic Star Formation around NGC 5291</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Triggered Star Formation in a Turbulent ISM, International Astronomical Union. Symposium no. 237, held 14-18 August, 2006 in Prague, Czech Republic, S237, #86</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27261,90 +27261,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Gas in Tidal Dwarf Galaxies: On-going Galaxy Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charmandaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27601,103 +27601,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: VCC 2062 CO(1-0) data cubes (Lisenfeld+, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U., Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M., Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E., Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -27719,64 +27719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tides in Colliding Galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-32961-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -27816,90 +27816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing star formation to the limit: probing the Schmidt-Kennicutt law in extreme environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Boquien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Brinks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -27947,1561 +27947,1561 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). NIR processing and data products</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Combined Euclid and Spitzer galaxy density catalogues at $z&amp;gt;$ 1.3 and detection of significant Euclid passive galaxy overdensities in Spitzer overdense regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Polenta</w:t>
+                <w:t xml:space="preserve">N Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Frailis</w:t>
+                <w:t xml:space="preserve">S Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alavi</w:t>
+                <w:t xml:space="preserve">C Cleland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.N Appleton</w:t>
+                <w:t xml:space="preserve">R Chary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Awad</w:t>
+                <w:t xml:space="preserve">J.G Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018834v1</w:t>
+                <w:t xml:space="preserve">hal-05017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) - Data release overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1), A first look at the fraction of bars in massive galaxies at $z&amp;lt;1$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Siudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Aussel</w:t>
+                <w:t xml:space="preserve">P Iglesias-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Tereno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B Altieri</w:t>
+                <w:t xml:space="preserve">J.H Knapen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224678v1</w:t>
+                <w:t xml:space="preserve">hal-05019421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1), A first look at the fraction of bars in massive galaxies at $z&amp;lt;1$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Siudek</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). NIR processing and data products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Polenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Frailis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Iglesias-Navarro</w:t>
+                <w:t xml:space="preserve">A Alavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H Knapen</w:t>
+                <w:t xml:space="preserve">P.N Appleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019421v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Strong Lensing Discovery Engine E -- Ensemble classification of strong gravitational lenses: lessons for Data Release 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Holloway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId925" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The Euclid view on Planck galaxy protocluster candidates: towards a probe of the highest sites of star formation at cosmic noon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) - Data release overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Alguero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dusserre</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05017542v1</w:t>
+                <w:t xml:space="preserve">hal-05224678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first Euclid view of Planck galaxy protocluster candidates at cosmic noon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Laigle</w:t>
+                <w:t xml:space="preserve">T. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gouin</w:t>
+                <w:t xml:space="preserve">H. Dole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Sarron</w:t>
+                <w:t xml:space="preserve">F. Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Quilley</w:t>
+                <w:t xml:space="preserve">G. Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pichon</w:t>
+                <w:t xml:space="preserve">N. Ramos-Chernenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017511v1</w:t>
+                <w:t xml:space="preserve">hal-05017542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The active galaxies of Euclid</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Matamoro Zatarain</w:t>
+                <w:t xml:space="preserve">C Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fotopoulou</w:t>
+                <w:t xml:space="preserve">C Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ricci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Bolzonella</w:t>
+                <w:t xml:space="preserve">F Sarron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F La Franca</w:t>
+                <w:t xml:space="preserve">Tony Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G Sorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019462v1</w:t>
+                <w:t xml:space="preserve">hal-05017013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From images to multiwavelength catalogues: the Euclid MERge Processing Function</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Photometric redshifts and physical properties of galaxies through the PHZ processing function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dubath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Romelli</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05017586v1</w:t>
+                <w:t xml:space="preserve">hal-05019498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The role of cosmic connectivity in shaping galaxy clusters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): From images to multiwavelength catalogues: the Euclid MERge Processing Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Romelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kümmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gracia-Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId958" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Bonnaire</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05017013v1</w:t>
+                <w:t xml:space="preserve">hal-05017586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Photometric redshifts and physical properties of galaxies through the PHZ processing function</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Galaxy shapes and alignments in the cosmic web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sarron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Quilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dubath</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05019498v1</w:t>
+                <w:t xml:space="preserve">hal-05017511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): VIS processing and data products</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The active galaxies of Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Matamoro Zatarain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F La Franca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.J Mccracken</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05019636v1</w:t>
+                <w:t xml:space="preserve">hal-05019462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) The Strong Lensing Discovery Engine B -- Early strong lens candidates from visual inspection of high velocity dispersion galaxies</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1): VIS processing and data products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Rojas</w:t>
+                <w:t xml:space="preserve">H.J Mccracken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.E Collett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+                <w:t xml:space="preserve">K Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W Nightingale</w:t>
+                <w:t xml:space="preserve">C Dolding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Stern</w:t>
+                <w:t xml:space="preserve">T Flanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018805v1</w:t>
+                <w:t xml:space="preserve">hal-05019636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) -- Characteristics and limitations of the spectroscopic measurements</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) The Strong Lensing Discovery Engine B -- Early strong lens candidates from visual inspection of high velocity dispersion galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.E Collett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Acevedo Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Nightingale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Le Brun</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05019652v1</w:t>
+                <w:t xml:space="preserve">hal-05018805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Quick Data Release (Q1). The first catalogue of strong-lensing galaxy clusters</w:t>
               </w:r>
@@ -29539,51 +29539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Acebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -29599,214 +29599,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Quick Data Release (Q1). Combined Euclid and Spitzer galaxy density catalogues at $z&amp;gt;$ 1.3 and detection of significant Euclid passive galaxy overdensities in Spitzer overdense regions</w:t>
+                <w:t xml:space="preserve">Euclid Quick Data Release (Q1) -- Characteristics and limitations of the spectroscopic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Mai</w:t>
+                <w:t xml:space="preserve">V Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mei</w:t>
+                <w:t xml:space="preserve">M Bethermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cleland</w:t>
+                <w:t xml:space="preserve">M Moresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Chary</w:t>
+                <w:t xml:space="preserve">D Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G Bartlett</w:t>
+                <w:t xml:space="preserve">D Vergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017691v1</w:t>
+                <w:t xml:space="preserve">hal-05019652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark matter measurements combining stellar and HI kinematics: 30% $1-\sigma$ outliers with low dark matter content at $5R_\mathrm{e}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Boardman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Weijman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29841,103 +29841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on galaxy formation from the cosmic-infrared-background$\,-\,$optical-imaging cross-correlation using $\boldsymbol{Herschel}$ and UNIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seunghwan Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryley Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic van Waerbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30195,51 +30195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detailed Science Case for the Maunakea Spectroscopic Explorer: the Composition and Dynamics of the Faint Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mcconnachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Babusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30313,103 +30313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. XXII. SHELL FEATURE EARLY-TYPE DWARF GALAXIES IN THE VIRGO CLUSTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjaya Paudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -30431,90 +30431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey. VII. The Intrinsic Shapes of Low-luminosity Galaxies in the Core of the Virgo Cluster, and a Comparison with the Local Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.~a. Macarthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.~p. Blakeslee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30549,77 +30549,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XIII. The Luminosity and Mass Function of Galaxies in the Core of the Virgo Cluster and the Contribution from Disrupted Satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sánchez-Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roediger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30661,345 +30661,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. X. PROPERTIES OF ULTRA-COMPACT DWARFS IN THE M87, M49, AND M60 REGIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. VI. THE KINEMATICS OF ULTRA-COMPACT DWARFS AND GLOBULAR CLUSTERS IN M87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengze Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439963v1</w:t>
+                <w:t xml:space="preserve">hal-01441186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. VI. THE KINEMATICS OF ULTRA-COMPACT DWARFS AND GLOBULAR CLUSTERS IN M87</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. X. PROPERTIES OF ULTRA-COMPACT DWARFS IN THE M87, M49, AND M60 REGIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengze Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441186v1</w:t>
+                <w:t xml:space="preserve">hal-01439963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE LONG LIVES OF GIANT CLUMPS AND THE BIRTH OF OUTFLOWS IN GAS-RICH GALAXIES AT HIGH REDSHIFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishai Dekel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce G. Elmegreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31034,90 +31034,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The next generation Virgo cluster survey-infrared (NGVS-IR). i. a new near-ultraviolet, optical, and near-infrared globular cluster selection tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto P. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas H. Puzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31139,103 +31139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. VIII. THE SPATIAL DISTRIBUTION OF GLOBULAR CLUSTERS IN THE VIRGO CLUSTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Durrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Blakeslee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ferrarese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -31270,51 +31270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust-enshrouded star formation in XMM-LSS galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Temporin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31352,263 +31352,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM-LSS Survey: A well controlled X-ray cluster sample over the D1 CFHTLS area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Duc</w:t>
+                <w:t xml:space="preserve">Intergalactic Star Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Willis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Andreon</w:t>
+                <w:t xml:space="preserve">Meederic Boquien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Brinks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Lisenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129196v1</w:t>
+                <w:t xml:space="preserve">hal-00129611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergalactic Star Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Duc</w:t>
+                <w:t xml:space="preserve">The XMM-LSS Survey: A well controlled X-ray cluster sample over the D1 CFHTLS area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meederic Boquien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ute Lisenfeld</w:t>
+                <w:t xml:space="preserve">J. P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andreon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00129611v1</w:t>
+                <w:t xml:space="preserve">hal-00129196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -31917,51 +31917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maciaszek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prieto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grupp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Costille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555859" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhargava" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benoist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Gonzalez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maturi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Melin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554937" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05419339v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Poulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine R Marleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Durrell" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554845" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05063706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annibali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferguson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jablonka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450781" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K Hunt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Annibali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.N Ferguson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jablonka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04919426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungsoon Lim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Peng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel C Roediger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ad97b7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cropper" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Bahlawan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azzollini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450996" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05245415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Zhu Sun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Xin Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Brinks" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujia Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555150" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jahnke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schirmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ealet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450786" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05216058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Urbano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richards" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paiement" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1139" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940022v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Arabsalmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Roychowdhury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Springel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Le Floc'H" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ada779" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05215109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Sun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555455" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05301569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C K Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Yun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P N Appleton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H C Emonts" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfbf6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Voggel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lan&#231;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saifollahi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Larsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantiello" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450851" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592952v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cantiello" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Raj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450784" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J Castander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fosalba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carretero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450853" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05371538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W Mcconnachie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C Chambers" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A Magnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ae03ab" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urbano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Duc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453534" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04903255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Heesters" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel S Pawlowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450143" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05057522v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Habas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08783-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04877427v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad957c" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad3444" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489978v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Boardman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Weijmans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04538495v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Buzzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Forbes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Jarrett" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine R. Marleau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae564" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04879291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A Forbes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Jarrett" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2700" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04757888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449617" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801177v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Cuillandre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Marleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450808" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron E. Watkins" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugata Kaviraj" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Collins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. Knapen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S. Kelvin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae236" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847857v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Paudel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano G Sabiu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk-Jin Yoon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Yoo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad8f3c" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Cheng" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kevin Xu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Appleton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Duc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. -Y. Tang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace03e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04211297v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kovakkuni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2790" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04158350v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Emonts" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulanger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Togi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accc2a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04174053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Lim" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryley Hill" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scott" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic van Waerbeke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2177" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04295101v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixiang Wang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Peng" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengze Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Mihos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06650-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04210804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slad126" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04178285v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346441" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuchner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245042" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04057369v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#237;lek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sola" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244749" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04065896v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakhi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geethika Santhosh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwel Joseph" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koshy George" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Subramanian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad970" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711535v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711971v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142675" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658762v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal B&#237;lek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fensch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ebrov&#225;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth T. Nagesh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141709" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659540v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youkyung Ko" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac63cf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585632v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Juneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Goulding" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Banfield" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac425f" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03841731v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petersson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agertz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishai Dekel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3136" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03699407v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prime Karera" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drissen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iglesias-P&#225;ramo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Vilchez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1486" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836969v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Xu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05206-x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658558v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Bazkiaei" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spavone E. Iodice" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mihos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337123v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vudragovi&#263;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Yildiz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140588" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385428v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Marleau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2092" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142704v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davison" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kuntschner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Husemann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norris" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Dalcanton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab162" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421079v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hudson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Carlberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3101" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413315v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141432" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141184" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479317v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durrell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2831" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507695v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Puzia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab7825" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390866v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Durrell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3045" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070766v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Emsellem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038550" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cappellari" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2248" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142652v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Elmegreen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab632a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993459v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Zhang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abad91" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993414v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Heon Oh" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abab96" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919296v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038351" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993401v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Z Zheng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valls-Gabaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F Bell" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2985" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993449v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Ural" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goudfrooij" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wolfe" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937040" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993444v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Yildiz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Peletier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935090" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993440v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Young" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Serra" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1265" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550042v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Conselice" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andreon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa885" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990990v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab339f" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390884v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cibinel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sargent" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz690" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373139v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco F. J. van Der Burg" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Je&#345;&#225;bkov&#225;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zanella" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834911" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802371v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1910.13462" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415059v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisa Mancillas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martig" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936320" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373108v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mancillas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935968" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373379v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834909" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347256v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Peng" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf4fd" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903254v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossati" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Longobardi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolandi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834492" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390876v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omkar Bait" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushma Kurapati" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Wadadekar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2972" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375585v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Michael Rich" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rom&#225;n" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935463" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265011v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Boquien" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra M. Elmegreen" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Elmegreen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834403" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347295v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Longobardi" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad3d2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846748v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Lin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Strader" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleazar R. Carrasco" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Page" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Romanowsky" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0493-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390898v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Young" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Young" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty536" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124861v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly004" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390902v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weaver" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Husemann" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuntschner" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n-Navarro" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732448" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296415v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arabsalmani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dannerbauer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feruglio" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty194" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373398v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Jin Yoon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Calder&#243;n-Castillo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aad555" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669429v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonfini" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bitsakis" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zezas" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iodice" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx169" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296399v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peterson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Appleton" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alatalo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaac2c" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763482v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab88a" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294223v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Powalka" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puzia" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peng" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaae63" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015393v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanassoula" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosma" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2360" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767456v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/120" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152093v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/123" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174347v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lancon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa77b1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138135v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Vulcani" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Moretti" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca M. Poggianti" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fasano" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Fritz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9652" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188377v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fensch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agertz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2920" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03115145v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karabal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanial" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629974" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167727v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jordan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/147" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645615v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parroni" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mei" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erben" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Raichoor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8b6c" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554452v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Guillochon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komossa" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ramirez-Ruiz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy A. Irwin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-016-0033" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175176v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Nyland" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrobel Joan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Davis" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bureau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2385" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744147v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Deschenes" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didelon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628503" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746217v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Wrobel" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sarzi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Morganti" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw391" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433403v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Roediger" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrarese" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~a. Macarthur" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429915v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Weilbacher" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zackrisson" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527141" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316116v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Licitra" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Hildebrandt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/1/44" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152222v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sch&#246;nebeck" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/829/1/L5" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554124v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/1/12" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302311v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U., Lisenfeld" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Boquien" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E., Brinks" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527887" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644956v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hirschmann" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Naab" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah P. Ostriker" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv274" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202941v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brinks" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mcgaugh" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526613" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796977v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa K. Yildiz" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Oosterloo" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynier F. Peletier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv992" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742239v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Karabal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alatalo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2019" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300615v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voyer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappalardo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526089" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491589v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Portal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pintos-Castro" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cepa," TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424873" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453270v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grossauer" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/1/88" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730806v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N. Appleton" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mundell" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lacy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/70" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383683v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan den Heijer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula I. G. J&#243;zsa" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kerp" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526879" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434390v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perret" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/805/2/181" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300578v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Portal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525620" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558249v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oser" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emsellem" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1919" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558286v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Zeeuw" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lablanche" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1603" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558268v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Scott" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bayet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2474" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786250v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/797/2/117" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555679v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Graves" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Deustua" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Shapiro Griffin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/186" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558224v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdermid" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blitz" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/792/2/L37" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441980v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raichoor" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mei" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/797/2/102" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558320v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Davis" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Crocker" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu570" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545695v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bournaud" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charlot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elbaz" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/788/1/88" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521716v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts598" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521706v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Gabor" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts594" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532981v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cluver" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ogle" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/1/66" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521829v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bois" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt562" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521729v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt062" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765957v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Koribalski" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oosterloo" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Mcdermid" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STS033" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521659v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts315" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524053v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karick" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Davies" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt905" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524041v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt644" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521496v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts299" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521690v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Verdoes Kleijn" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts422" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439527v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cote" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/133" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521672v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts353" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00826951v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Krips" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20393.x" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442181v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. J. Gwyn" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/200/1/4" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00826864v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mullaney" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/1/81" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268240v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusdorf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/2/158" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867533v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21770.x" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00881332v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10972" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765947v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Michel-Dansac" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21343.X" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437979v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrell" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jordan" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peng" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218895" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434447v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Van Driel" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219957" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765937v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ferriere" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2011.19137.X" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434451v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016389" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733250v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/88" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438868v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Sprimont" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Libbrecht" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015182" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606910v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Lisenfeld" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117004" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732457v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19355.x" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655810v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L143" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542293v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galliano" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/140/6/2124" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401169v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/137/6/4561" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193082v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157346v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066692" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193092v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193026v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149218v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnouts" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265490v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Boquien" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078335" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742191v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amram" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142114" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589144v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wehrli" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brang" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maier" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binder" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786365v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065248" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00098294v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pellizza" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. Mirabel" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066015" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732485v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041410" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007644v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gach" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784863v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Charmandaris" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041330" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008630v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valtchanov" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willis" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dos Santos" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008631v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012315v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012151v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masset" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796969v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Driel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O'Neil" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cayatte" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dickey" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021684" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785073v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Papaderos" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. V&#237;lchez" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030626" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733410v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fadda" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011754" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742985v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Hall" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020663" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733095v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F&#233;lix Mirabel" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Sanders" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011520" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009347v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunstead" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casali" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010579" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012317v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leon" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110413v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevallier" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galliano" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000123" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129549v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Xie" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062643v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898045" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382682v2" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433390v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-X. Zhang" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.~w. Peng" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315008005" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735051v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. J. Gwyn" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren A. Macarthur" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1148077" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733874v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perret" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1148081" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M2SL6ZLD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744026v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131102285X" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744064v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Balkowski" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Balogh" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Blakeslee" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129614v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012316v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370303v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rampazzo" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro d'Onofrio" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zaggia" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elmegreen Debra" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Laurikainen" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319310046#aboutBook" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31006-0_3" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323816v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621071v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32961-6_9" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401238v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018834v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Polenta" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frailis" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alavi" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N Appleton" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Awad" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224678v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aussel" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tereno" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alguero" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Altieri" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019421v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Iglesias-Navarro" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Knapen" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017097v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Holloway" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verma" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Marshall" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A More" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019462v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fotopoulou" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ricci" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F La Franca" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017586v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romelli" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#252;mmel" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dole" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia-Carpio" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merlin" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019498v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tucci" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisset" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019636v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J Mccracken" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benson" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dolding" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flanet" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grenet" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018805v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rojas" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E Collett" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Nightingale" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019652v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bethermin" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moresco" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vibert" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vergani" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017725v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamini" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meneghetti" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acebron" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017691v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mai" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mei" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cleland" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chary" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Bartlett" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455646v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Weijman" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644399v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033880v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prada" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M Bautista" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178167v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433392v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~p. Blakeslee" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433414v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roediger" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~w. Mcconnachie" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439963v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441186v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434413v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perret" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442028v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P. Munoz" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441038v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370686v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temporin" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Xmm-Lss/swire Collaboration" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129196v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129611v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meederic Boquien" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bhargava" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Benoist" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H Gonzalez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Maturi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Melin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554937" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118140v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Gillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Maciaszek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prieto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Grupp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Costille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04903255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver M&#252;ller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine R Marleau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Heesters" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel S Pawlowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Urbano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saifollahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lan&#231;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453534" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05371538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan W Mcconnachie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth C Chambers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene A Magnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/ae03ab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05057522v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Poulain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Smith" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Habas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-08783-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carollo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Duc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450799" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05059502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kluge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N A Hatch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J B Golden-Marx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A H Gonzalez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450772" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cropper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al-Bahlawan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Awan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azzollini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450996" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05419339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Durrell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554845" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04919426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sungsoon Lim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Peng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel C Roediger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ad97b7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K Hunt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Annibali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Cuillandre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.N Ferguson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jablonka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05063706v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Annibali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferguson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jablonka" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05245415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Zhu Sun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Xin Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Brinks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujia Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555150" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05216058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Urbano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richards" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Paiement" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1139" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurro Uf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acevedo Barroso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ach&#250;carro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adamek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450810" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592144v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jahnke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schirmer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ealet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450786" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Arabsalmani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Roychowdhury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schneider" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Springel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Le Floc'H" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ada779" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05215109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibin Sun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555455" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05301569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C K Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cheng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Yun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P N Appleton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H C Emonts" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adfbf6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Voggel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cantiello" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Raj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450784" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592257v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S Larsen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantiello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450851" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592901v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bolzonella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Bouy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gwyn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450803" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592210v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J Castander" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fosalba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carretero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450853" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04452478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron E. Watkins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sugata Kaviraj" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris C. Collins" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H. Knapen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee S. Kelvin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae236" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Paudel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano G Sabiu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk-Jin Yoon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaewon Yoo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ad8f3c" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04877427v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lisenfeld" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad957c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04538495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Buzzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A. Forbes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Jarrett" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine R. Marleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae564" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lei" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Boardman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Weijmans" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae335" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad3444" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04879291v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan A Forbes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H Jarrett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae2700" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04757888v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449617" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801177v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Cuillandre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R. Marleau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondelin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450808" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04065896v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakhi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geethika Santhosh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwel Joseph" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koshy George" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitha Subramanian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad970" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04057369v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#237;lek" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Duc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244749" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuchner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castellano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245042" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198342v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Cheng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Kevin Xu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. N. Appleton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. -Y. Tang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ace03e" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04211297v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kovakkuni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelli" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2790" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04158350v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Emonts" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boulanger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Togi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accc2a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04174053v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Lim" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryley Hill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scott" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic van Waerbeke" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad2177" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04295101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixiang Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Peng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengze Liu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Mihos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06650-z" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04210804v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slad126" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04178285v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346441" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Bazkiaei" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spavone E. Iodice" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Mihos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711535v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142675" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03658762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal B&#237;lek" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fensch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ebrov&#225;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth T. Nagesh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Famaey" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141709" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659540v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youkyung Ko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac63cf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Juneau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Goulding" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Banfield" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bianchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac425f" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03841731v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Petersson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agertz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishai Dekel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3136" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03699407v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prime Karera" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drissen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Iglesias-P&#225;ramo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Vilchez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1486" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03836969v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Xu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gao" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-05206-x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Marleau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2092" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142704v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Davison" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kuntschner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Husemann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Norris" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Dalcanton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab162" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337123v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Vudragovi&#263;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Yildiz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140588" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421079v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Roberts" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hudson" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Carlberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab3101" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413315v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141432" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413326v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141184" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479317v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durrell" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2831" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993440v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Young" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Serra" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1265" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990990v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab339f" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550042v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Conselice" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andreon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa885" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507695v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H. Puzia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab7825" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390866v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Durrell" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3045" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993421v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cappellari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2248" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070766v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Emsellem" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038550" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142652v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Elmegreen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adamo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab632a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993459v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Zhang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abad91" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993414v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Heon Oh" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/abab96" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993449v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Ural" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goudfrooij" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wolfe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937040" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919296v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038351" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993401v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Z Zheng" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Valls-Gabaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F Bell" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2985" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993444v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K Yildiz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F Peletier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serra" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935090" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02265011v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Boquien" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra M. Elmegreen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce G. Elmegreen" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834403" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02415059v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brisa Mancillas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martig" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936320" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373108v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mancillas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935968" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373139v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco F. J. van Der Burg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Je&#345;&#225;bkov&#225;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Zanella" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834911" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390884v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cibinel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Sargent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc'H" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz690" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802371v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1910.13462" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373379v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834909" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347256v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Peng" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf4fd" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903254v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossati" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Longobardi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolandi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834492" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390876v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omkar Bait" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushma Kurapati" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Wadadekar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2972" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375585v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Michael Rich" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rom&#225;n" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935463" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015393v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Athanassoula" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosma" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2360" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347295v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Longobardi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad3d2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846748v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheng Lin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Strader" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleazar R. Carrasco" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Page" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Romanowsky" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0493-1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124861v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390902v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weaver" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Husemann" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kuntschner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n-Navarro" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732448" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390898v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M. Young" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Young" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty536" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296415v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arabsalmani" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dannerbauer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feruglio" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty194" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373398v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk Jin Yoon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Calder&#243;n-Castillo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aad555" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669429v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonfini" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bitsakis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zezas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Duc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iodice" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx169" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296399v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peterson" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Appleton" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alatalo" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaac2c" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763482v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab88a" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294223v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Powalka" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puzia" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lan&#231;on" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peng" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaae63" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174347v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Lancon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa77b1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138135v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Vulcani" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Moretti" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca M. Poggianti" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fasano" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Fritz" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa9652" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767456v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/120" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152093v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/123" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188377v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fensch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agertz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2920" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03115145v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Karabal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanial" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629974" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167727v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Jordan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/147" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645615v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parroni" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mei" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erben" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Raichoor" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8b6c" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554452v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Guillochon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komossa" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ramirez-Ruiz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy A. Irwin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-016-0033" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175176v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Nyland" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wrobel Joan" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy A. Davis" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bureau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2385" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429915v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Weilbacher" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zackrisson" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527141" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302311v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U., Lisenfeld" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M., Boquien" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E., Brinks" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527887" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316116v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Licitra" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Hildebrandt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/829/1/44" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152222v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Sch&#246;nebeck" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/829/1/L5" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554124v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/227/1/12" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744147v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Miville-Deschenes" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Didelon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628503" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746217v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Wrobel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sarzi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Morganti" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw391" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433403v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Roediger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrarese" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~a. Macarthur" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03644956v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hirschmann" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Naab" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremiah P. Ostriker" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv274" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742239v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin Karabal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alatalo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu2019" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202941v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brinks" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mcgaugh" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526613" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796977v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa K. Yildiz" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom A. Oosterloo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynier F. Peletier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv992" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300615v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voyer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappalardo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526089" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491589v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Portal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pintos-Castro" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cepa," TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424873" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453270v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grossauer" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/1/88" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730806v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N. Appleton" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mundell" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lacy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/70" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383683v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan den Heijer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyula I. G. J&#243;zsa" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kerp" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526879" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434390v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perret" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/805/2/181" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300578v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Portal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. P&#233;rez Garc&#237;a" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525620" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545695v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bournaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charlot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elbaz" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/788/1/88" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558249v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oser" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emsellem" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1919" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558286v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Zeeuw" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lablanche" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1603" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558268v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Scott" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bayet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt2474" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555679v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Graves" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Deustua" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Shapiro Griffin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/780/2/186" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558224v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mcdermid" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blitz" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/792/2/L37" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786250v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/797/2/117" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441980v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raichoor" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mei" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/797/2/102" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558320v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Davis" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Crocker" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu570" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521672v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts353" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521716v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts598" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765957v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Koribalski" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Oosterloo" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Mcdermid" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/MNRAS/STS033" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521829v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bois" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt562" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521706v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Gabor" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts594" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521729v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt062" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532981v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulanger" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cluver" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ogle" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/777/1/66" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521659v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts315" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524053v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karick" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Davies" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt905" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521690v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs Verdoes Kleijn" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts422" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521496v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts299" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524041v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt644" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439527v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cote" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/133" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434447v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Van Driel" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219957" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268240v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pineau Des For&#234;ts" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gusdorf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/2/158" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00826864v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mullaney" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/757/1/81" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442181v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. J. Gwyn" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/200/1/4" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00826951v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Krips" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.20393.x" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765947v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Michel-Dansac" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21343.X" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867533v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21770.x" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00881332v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10972" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437979v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrell" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jordan" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peng" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218895" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765937v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ferriere" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2011.19137.X" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434451v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016389" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733250v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bureau" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/735/2/88" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438868v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Sprimont" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Libbrecht" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015182" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00606910v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Lisenfeld" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117004" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732457v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19355.x" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655810v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L143" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542293v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galliano" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/140/6/2124" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401169v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/137/6/4561" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589144v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wehrli" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brang" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maier" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Binder" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193082v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193092v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gueguen" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157346v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066692" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193026v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149218v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnouts" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742191v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amram" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1142114" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265490v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Boquien" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078335" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00098294v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Pellizza" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F. Mirabel" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066015" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786365v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065248" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012315v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732485v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masset" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041410" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007644v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Gach" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784863v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Charmandaris" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041330" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008630v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valtchanov" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Willis" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dos Santos" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jones" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008631v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012151v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masset" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785073v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem van Driel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polychronis Papaderos" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. V&#237;lchez" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20030626" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796969v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. O'Neil" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cayatte" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Dickey" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021684" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733095v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Flores" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. F&#233;lix Mirabel" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Sanders" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011520" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733410v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Fadda" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20011754" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742985v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick B. Hall" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20020663" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009347v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hunstead" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alloin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casali" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20010579" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012317v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leon" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110413v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevallier" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galliano" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loup" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aas:2000123" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129549v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Xie" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062643v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9898045" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382682v2" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433390v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-X. Zhang" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.~w. Peng" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315008005" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735051v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. J. Gwyn" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren A. Macarthur" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1148077" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733874v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perret" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1148081" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-M2SL6ZLD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744026v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S174392131102285X" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744064v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Balkowski" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L. Balogh" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Blakeslee" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129614v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012316v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370303v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rampazzo" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro d'Onofrio" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zaggia" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elmegreen Debra" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Laurikainen" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/gb/book/9783319310046#aboutBook" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31006-0_3" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323816v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03621071v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32961-6_9" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401238v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017691v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mai" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mei" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cleland" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chary" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Bartlett" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019421v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Iglesias-Navarro" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H Knapen" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018834v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Polenta" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Frailis" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alavi" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N Appleton" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Awad" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017097v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Holloway" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Verma" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J Marshall" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A More" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224678v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Aussel" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tereno" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alguero" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Altieri" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017542v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dusserre" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dole" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarron" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramos-Chernenko" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017013v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gouin" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laigle" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sarron" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Bonnaire" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G Sorce" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019498v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tucci" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morisset" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017586v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Romelli" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M K&#252;mmel" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dole" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gracia-Carpio" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merlin" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017511v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Quilley" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pichon" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019462v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Matamoro Zatarain" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fotopoulou" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ricci" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F La Franca" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019636v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J Mccracken" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Benson" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dolding" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Flanet" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grenet" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018805v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rojas" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E Collett" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Nightingale" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Stern" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017725v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamini" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meneghetti" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Acebron" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cl&#233;ment" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019652v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Brun" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bethermin" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moresco" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vibert" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vergani" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455646v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Weijman" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644399v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033880v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardo" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prada" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M Bautista" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596124v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Babusiaux" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Driver" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pat C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178167v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433392v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~p. Blakeslee" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433414v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roediger" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.~w. Mcconnachie" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441186v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439963v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434413v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Perret" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442028v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto P. Munoz" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441038v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370686v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temporin" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Xmm-Lss/swire Collaboration" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129611v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meederic Boquien" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129196v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02112639v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bergemann" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Burgasser" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ellison" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Haggard" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>