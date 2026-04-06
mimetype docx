--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -4948,424 +4948,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un modèle de connecteur pour la simulation dynamique d'assemblages boulonnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
+                <w:t xml:space="preserve">Wireframe Modeling of Overhead Conductors for Life Time Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166491v1</w:t>
+                <w:t xml:space="preserve">hal-04224054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireframe Modeling of Overhead Conductors for Life Time Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new beam-to-beam contact formulation for fatigue analysis of wire ropes in the energy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Semaine du GDR CNRS 2139 FIBMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224054v1</w:t>
+                <w:t xml:space="preserve">hal-04370051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new beam-to-beam contact formulation for fatigue analysis of wire ropes in the energy sector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration d'un modèle de connecteur pour la simulation dynamique d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du GDR CNRS 2139 FIBMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370051v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5894,364 +5894,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de liaison boulonnée avec frottement et plasticité pour la simulation de la tenue des assemblages en calcul des structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a simplified model for the prediction of plain bearing wear in the Variable Stator Vane system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences (EUCASS-3AF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717644v1</w:t>
+                <w:t xml:space="preserve">hal-03774641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle simplifié de liaison boulonnée avec frottement et plasticité pour la simulation de la tenue des assemblages en calcul des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717593v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simplified model for the prediction of plain bearing wear in the Variable Stator Vane system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences (EUCASS-3AF 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774641v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation tridimensionnelle de l'usure des douilles d'aubes à calage variable</w:t>
               </w:r>
@@ -6358,51 +6358,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,450 +6689,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction by PGD in nonlinear computational mechanics</w:t>
+                <w:t xml:space="preserve">A Small-Sliding Beam-to-Beam Contact Formulation For The Fatigue Estimate Of Spiral Strand Wire Ropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SimRace 2021, Numerical Methods and High Performance Computing for Industrial Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFP Energies Nouvelles, Dec 2021, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782539v1</w:t>
+                <w:t xml:space="preserve">hal-03107001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Small-Sliding Beam-to-Beam Contact Formulation For The Fatigue Estimate Of Spiral Strand Wire Ropes</w:t>
+                <w:t xml:space="preserve">Model order reduction by PGD in nonlinear computational mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">Workshop SimRace 2021, Numerical Methods and High Performance Computing for Industrial Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFP Energies Nouvelles, Dec 2021, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107001v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle simplifié d’usure des douilles du mécanisme de calage variable d’aubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+                <w:t xml:space="preserve">A New Spot Weld Reduced Order Model For Fatigue Analysis In The Automotive Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285387v1</w:t>
+                <w:t xml:space="preserve">hal-03104533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Spot Weld Reduced Order Model For Fatigue Analysis In The Automotive Industry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Villars</w:t>
+                <w:t xml:space="preserve">Vers un modèle simplifié d’usure des douilles du mécanisme de calage variable d’aubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harnafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104533v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Identification of a Non-Linear Bolt Connector</w:t>
               </w:r>
@@ -7837,176 +7837,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Delattre</w:t>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151763v1</w:t>
+                <w:t xml:space="preserve">hal-02392223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t>
+                <w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
@@ -8037,686 +8037,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t>
+              <w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266392v1</w:t>
+                <w:t xml:space="preserve">hal-02153938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-sliding node-to-node formulation for beam-to-beam frictional contact with large displacements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Fully Detailed Finite Element Model of Wire Rope for Fatigue Life Estimate of a Mooring Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Poirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI. International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">38th International Conference on Ocean, Offshore and Arctic Engineering, OMAE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom. pp.OMAE2019-96165, V001T01A054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265653v1</w:t>
+                <w:t xml:space="preserve">hal-02338054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392223v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153938v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fully Detailed Finite Element Model of Wire Rope for Fatigue Life Estimate of a Mooring Line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
+                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Ocean, Offshore and Arctic Engineering, OMAE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom. pp.OMAE2019-96165, V001T01A054</w:t>
+              <w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338054v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+                <w:t xml:space="preserve">A small-sliding node-to-node formulation for beam-to-beam frictional contact with large displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t>
+              <w:t xml:space="preserve">VI. International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782575v1</w:t>
+                <w:t xml:space="preserve">hal-02265653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t>
               </w:r>
@@ -8931,77 +8931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle éléments finis avec contact et frottement en petits glissements pour la tension et la flexion d'un câble spiralé monotoron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9039,77 +9039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Finite Element Model of Spiral Strand Wire Ropes for Fatigue Life Estimate of a Mooring Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9376,51 +9376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damages: possibilities and difficulties in using a legacy code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9497,90 +9497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical analysis to investigate the spot weld local influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Delattre</w:t>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9937,51 +9937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damage: possibilities and difficulties in using a legacy code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10406,541 +10406,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and identification of a nonlinear finite element connector for the simulation of bolted assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computational Plasticity, COMPLAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683720v1</w:t>
+                <w:t xml:space="preserve">hal-02977656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977656v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode des points de référence, une technique d'hyper-réduction: Application à la réduction de modèle non linéaire par PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615881v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des points de référence, une technique d'hyper-réduction: Application à la réduction de modèle non linéaire par PGD</w:t>
+                <w:t xml:space="preserve">Sur la réduction de modèle en non-linéaire : modèle simplifié ou modèle réduit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899339v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la réduction de modèle en non-linéaire : modèle simplifié ou modèle réduit ?</w:t>
+                <w:t xml:space="preserve">Modelling and identification of a nonlinear finite element connector for the simulation of bolted assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computational Plasticity, COMPLAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683755v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-intrusive first-order-homogenization-based coupling technique for heterogeneous media with scale separation on the interfaces</w:t>
               </w:r>
@@ -11339,260 +11339,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Connector Based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+                <w:t xml:space="preserve">Conception d’un macromodèle pour la simulation d’assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696395v1</w:t>
+                <w:t xml:space="preserve">hal-01694362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un macromodèle pour la simulation d’assemblages boulonnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
+                <w:t xml:space="preserve">A Finite Element Connector Based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694362v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un connecteur élément finis non-linéaire pour la simulation de liaisons boulonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11669,51 +11669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et identification d’un connecteur élément fini nonlinéaire pour la simulation d’assemblages boulonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11909,230 +11909,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximation framework dedicated to PGD-based nonlinear solver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+                <w:t xml:space="preserve">A first finite-element bolt connector for the simulation of assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694120v1</w:t>
+                <w:t xml:space="preserve">hal-01696615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first finite-element bolt connector for the simulation of assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+                <w:t xml:space="preserve">An approximation framework dedicated to PGD-based nonlinear solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696615v1</w:t>
+                <w:t xml:space="preserve">hal-01694120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-buckling analysis of large structures: primal and mixed non linear domain decomposition methods</w:t>
               </w:r>
@@ -12226,51 +12226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Connector based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12343,51 +12343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a finite element connector for the simulation of bolted joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12596,243 +12596,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD-based homogenization technique for the resolution of nonlinear multiscale problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop Reduced Basis, POD and PGD model Reduction Techniques: a Breakthrough in Computational Engineering?, ECCOMAS Thematic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, F. Chinesta, P. Ladevèze, Nov 2013, Blois, France</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694554v1</w:t>
+                <w:t xml:space="preserve">hal-01694560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PGD-based homogenization technique for the resolution of nonlinear multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop Reduced Basis, POD and PGD model Reduction Techniques: a Breakthrough in Computational Engineering?, ECCOMAS Thematic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Blois, France</w:t>
+              <w:t xml:space="preserve">, F. Chinesta, P. Ladevèze, Nov 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694560v1</w:t>
+                <w:t xml:space="preserve">hal-01694554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
               </w:r>
@@ -13168,51 +13168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13542,51 +13542,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de décomposition de domaine primale et mixte pour la simulation de grandes structures avec instabilités</w:t>
+                <w:t xml:space="preserve">Newton-Krylov-Schur Method with a Nonlinear Localization: Parallel Implementation for Post-Buckling Analysis of Large Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Hinojosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
@@ -13604,298 +13604,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Ajaccio, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.95.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592895v1</w:t>
+                <w:t xml:space="preserve">hal-01579111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD in time, space and macro quantities for solving multiscale problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">Méthodes de décomposition de domaine primale et mixte pour la simulation de grandes structures avec instabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop Reduced Basis, POD and PGD model Reduction Techniques : a Breakthrough in Computational Engineering ? ECCOMAS Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cachan, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977338v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton-Krylov-Schur Method with a Nonlinear Localization: Parallel Implementation for Post-Buckling Analysis of Large Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">A PGD in time, space and macro quantities for solving multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop Reduced Basis, POD and PGD model Reduction Techniques : a Breakthrough in Computational Engineering ? ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.95.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579111v1</w:t>
+                <w:t xml:space="preserve">hal-02977338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition methods with nonlinear relocalisation for post-buckling analysis</w:t>
               </w:r>
@@ -14989,230 +14989,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale extended finite element method for crack propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie multi-échelle pour l'optimisation de détails structuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2007 - 7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Los Angeles, Californie, United States</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977386v1</w:t>
+                <w:t xml:space="preserve">hal-01987952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie multi-échelle pour l'optimisation de détails structuraux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiscale extended finite element method for crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">WCCM 2007 - 7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Los Angeles, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987952v1</w:t>
+                <w:t xml:space="preserve">hal-02977386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale extended finite element method for crack modelling with frictional contact</w:t>
               </w:r>
@@ -15788,51 +15788,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche micro-macro pour le suivi de fissure</w:t>
+                <w:t xml:space="preserve">A Micro-Macro Approach for Crack Propagation with Local Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
@@ -15850,97 +15850,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire X-FEM organisé par le CEAT / DGA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Seventh International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.79.199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978012v1</w:t>
+                <w:t xml:space="preserve">hal-01579129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro-Macro Approach for Crack Propagation with Local Enrichment</w:t>
+                <w:t xml:space="preserve">Une approche micro-macro pour le suivi de fissure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
@@ -15958,82 +15967,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Computational Structures Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire X-FEM organisé par le CEAT / DGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.79.199⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579129v1</w:t>
+                <w:t xml:space="preserve">hal-02978012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring a Geometry by Photogrammetry: Evaluation of the Approach in View of Experimental Modal Analysis on Automotive Structures</w:t>
               </w:r>
@@ -16308,51 +16308,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Contact and Friction Model for the Fatigue Estimate of a Wire Rope in the Mooring Line of a Floating Offshore Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16993,51 +16993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="947966BD"/>
+    <w:nsid w:val="18D3DA53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17224,51 +17224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02643-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lan&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02688-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harnafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Guidault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verwaerde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01833-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldakheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Hudobivnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2016.1183951" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2013.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG2S7Z8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Soric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6093764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cremonesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCZHGVZR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2010.00753.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJHM64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQRTK3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM78FKXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornuault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB7BXK62-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59DHCX0Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.1011-1036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1882" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3GF8XWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornuault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#207;T AMMAR" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05188634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04582217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224054v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370051v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bussolati" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774641v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4862" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782539v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265653v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338054v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guidault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683727v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Pezeshki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Loehnert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683720v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soul&#233; de Lafont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694362v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soule de Lafont" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977847v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694120v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696615v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694547v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694554v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855902v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694575v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977331v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Hinojosa Rehbein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977292v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592895v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977338v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.95.6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heyberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977355v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977372v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977375v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977386v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987952v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070941v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085605v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Navarro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812939v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillippe Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978012v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579129v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.79.199" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dierckx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Veuster" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1473" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02643-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lan&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02688-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harnafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Guidault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verwaerde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01833-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldakheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Hudobivnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2016.1183951" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2013.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG2S7Z8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Soric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6093764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cremonesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCZHGVZR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2010.00753.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJHM64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQRTK3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM78FKXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornuault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB7BXK62-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59DHCX0Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.1011-1036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1882" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3GF8XWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornuault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#207;T AMMAR" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05188634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04582217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bussolati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4862" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265653v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guidault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683727v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Pezeshki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Loehnert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899339v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soul&#233; de Lafont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soule de Lafont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977847v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696615v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694547v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855902v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694575v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977331v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Hinojosa Rehbein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977292v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.95.6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592895v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heyberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977355v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977372v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977375v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070941v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085605v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Navarro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812939v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillippe Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.79.199" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dierckx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Veuster" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1473" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>