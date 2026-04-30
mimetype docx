--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -359,495 +359,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-node nonlinear connector for simulating simplified models of bolted joints under extreme loads</w:t>
+                <w:t xml:space="preserve">Control of the accuracy and improvement of the convergence rate of a LATIN-based multiscale strategy for frictional contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02688-0⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 446 (Part A), pp.118268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266950v1</w:t>
+                <w:t xml:space="preserve">hal-05307300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the accuracy and improvement of the convergence rate of a LATIN-based multiscale strategy for frictional contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+                <w:t xml:space="preserve">A two-node nonlinear connector for simulating simplified models of bolted joints under extreme loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guiton</w:t>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 446 (Part A), pp.118268. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02688-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307300v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model for the wear prediction of plain bearings in the variable stator vane system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the benefits of a multiscale domain decomposition method to model-order reduction for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Harnafi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">P.-A. Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
+                <w:t xml:space="preserve">M. Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.109667. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 429, pp.117171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549084v1</w:t>
+                <w:t xml:space="preserve">hal-04651370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of a multiscale domain decomposition method to model-order reduction for frictional contact problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified model for the wear prediction of plain bearings in the variable stator vane system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Guidault</w:t>
+                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guiton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 429, pp.117171. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651370v1</w:t>
+                <w:t xml:space="preserve">hal-04549084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive global-local analysis of heterogeneous structures based on a second-order interface coupling</w:t>
               </w:r>
@@ -1061,261 +1061,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear finite element connector for the simulation of bolted assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+                <w:t xml:space="preserve">Interface coupling method for the global–local analysis of heterogeneous models: A second-order homogenization-based strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 63, pp.1531-1548. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 365, pp.113032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-020-01833-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507635v1</w:t>
+                <w:t xml:space="preserve">hal-02544212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface coupling method for the global–local analysis of heterogeneous models: A second-order homogenization-based strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">A nonlinear finite element connector for the simulation of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 365, pp.113032. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63, pp.1531-1548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-020-01833-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544212v1</w:t>
+                <w:t xml:space="preserve">hal-02507635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational framework for brittle crack-propagation based on efficient virtual element method</w:t>
               </w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2075,51 +2075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PGD-based homogenization technique for the resolution of nonlinear multiscale problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,678 +3195,678 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (120)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (127)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-to-beam Frictional Contact Formulation with Small Sliding for Overhead Conductors Undergoing Large Rotations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392547v1</w:t>
+                <w:t xml:space="preserve">hal-05220984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified model for the transient dynamic analysis of bolted assemblies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beam-to-beam Frictional Contact Formulation with Small Sliding for Overhead Conductors Undergoing Large Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124387v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Fouquet</w:t>
+                <w:t xml:space="preserve">Simplified model for the transient dynamic analysis of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">COMPDYN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220984v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Fouquet</w:t>
+                <w:t xml:space="preserve">Control of the accuracy and improvement of the convergence rate of a LATIN-based multiscale strategy for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jul 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170298v1</w:t>
+                <w:t xml:space="preserve">hal-05188634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the accuracy and improvement of the convergence rate of a LATIN-based multiscale strategy for frictional contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+                <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jul 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05188634v1</w:t>
+                <w:t xml:space="preserve">hal-05170298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-Sliding Beam-to-beam Frictional Contact Formulation for Large Rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3943,90 +3943,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de connecteur pour la simulation dynamique d’assemblages boulonnés sous chargement extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4064,77 +4064,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interest of a multiscale strategy for the model-order reduction of frictional contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Order Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences; International Association for Computational Mechanics, Nov 2025, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4153,3179 +4153,3231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale a priori reduced-order modelling method for problems with multiple frictional contact interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+                <w:t xml:space="preserve">Modèle simplifié de liaison pour la simulation des assemblages boulonnés sous chargement extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guiton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Mechanics International Symposium (CMIS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582217v1</w:t>
+                <w:t xml:space="preserve">hal-04610983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of a multiscale strategy to model-order reduction for frictional contact problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A multiscale a priori reduced-order modelling method for problems with multiple frictional contact interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Contact Mechanics International Symposium (CMIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611009v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Small sliding beam-to-beam contact element for the simulation of overhead conductors under tension and bending</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
+                <w:t xml:space="preserve">On the benefits of a multiscale strategy to model-order reduction for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECCOMAS, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477340v1</w:t>
+                <w:t xml:space="preserve">hal-04611009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de liaison pour la simulation des assemblages boulonnés sous chargement extrême</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
+                <w:t xml:space="preserve">A Small sliding beam-to-beam contact element for the simulation of overhead conductors under tension and bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECCOMAS, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610983v1</w:t>
+                <w:t xml:space="preserve">hal-04477340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élément de contact poutre-poutre en petits glissements pour la modélisation du fretting au sein des conducteurs aériens pour le transport d'électricité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+                <w:t xml:space="preserve">Development of a simplified model for the analysis of bolted assemblies under extreme loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477312v1</w:t>
+                <w:t xml:space="preserve">hal-05095895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study on the benefits of a multiscale approach in model-order reduction for frictional contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+                <w:t xml:space="preserve">Un élément de contact poutre-poutre en petits glissements pour la modélisation du fretting au sein des conducteurs aériens pour le transport d'électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Guiton</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651357v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simplified model for the transient dynamic analysis of bolted assemblies</w:t>
+                <w:t xml:space="preserve">A comprehensive study on the benefits of a multiscale approach in model-order reduction for frictional contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224053v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireframe Modeling of Overhead Conductors for Life Time Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new beam-to-beam contact formulation for fatigue analysis of wire ropes in the energy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Semaine du GDR CNRS 2139 FIBMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224054v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new beam-to-beam contact formulation for fatigue analysis of wire ropes in the energy sector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model reduction for non-linear structural problems with multiple contact interfaces: application to the modeling of fowt mooring lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Enchery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du GDR CNRS 2139 FIBMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370051v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un modèle de connecteur pour la simulation dynamique d'assemblages boulonnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
+                <w:t xml:space="preserve">Wireframe Modeling of Overhead Conductors for Life Time Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166491v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration d'un modèle de connecteur pour la simulation dynamique d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guiton</w:t>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370068v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Filaire d’un Conducteur Aérien pour la Prévision de sa Durée de Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Aït Ammar</w:t>
+                <w:t xml:space="preserve">Development of a simplified model for the transient dynamic analysis of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe structures de lignes UdeS – Structures et mécanique des lignes de transport d’énergie électrique Colloque 2023 – 31 mai 2023 – IREQ, Varennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Varennes, Canada</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134615v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction for the fatigue life prediction of wire ropes in tension and bending</w:t>
+                <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII. International Conference on Computational Contact Mechanics - ICCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166479v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study for the simulation of wire ropes using a model reduction approach suitable for multiple contacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Model order reduction for the fatigue life prediction of wire ropes in tension and bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">VII. International Conference on Computational Contact Mechanics - ICCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780381v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive two-scale coupling strategy of non-compatible models for the tolerance analysis of composite structures to local features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation Filaire d’un Conducteur Aérien pour la Prévision de sa Durée de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aït Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Groupe structures de lignes UdeS – Structures et mécanique des lignes de transport d’énergie électrique Colloque 2023 – 31 mai 2023 – IREQ, Varennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Varennes, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780404v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a simplified model for the prediction of plain bearing wear in the Variable Stator Vane system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harnafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences (EUCASS-3AF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de liaison boulonnée avec frottement et plasticité pour la simulation de la tenue des assemblages en calcul des structures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717644v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle simplifié de liaison boulonnée avec frottement et plasticité pour la simulation de la tenue des assemblages en calcul des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717593v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une modélisation tridimensionnelle de l'usure des douilles d'aubes à calage variable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-intrusive two-scale coupling strategy of non-compatible models for the tolerance analysis of composite structures to local features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806754v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary study for the simulation of wire ropes using a model reduction approach suitable for multiple contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friction and Slender Structures Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR MePhy/MecaFib, Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046097v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Couplage Surfacique et Résolution Non-Intrusive pour Modèles Non-Compatibles de Matériaux Hétérogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Vers une modélisation tridimensionnelle de l'usure des douilles d'aubes à calage variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Groupe de Recherche Géometrie Différentielle et Mécanique (GDR GDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283710v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Friction and Slender Structures Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MePhy/MecaFib, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364846v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small-Sliding Beam-to-Beam Contact Formulation For The Fatigue Estimate Of Spiral Strand Wire Ropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction by PGD in nonlinear computational mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SimRace 2021, Numerical Methods and High Performance Computing for Industrial Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFP Energies Nouvelles, Dec 2021, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Spot Weld Reduced Order Model For Fatigue Analysis In The Automotive Industry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode de Couplage Surfacique et Résolution Non-Intrusive pour Modèles Non-Compatibles de Matériaux Hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">Workshop Groupe de Recherche Géometrie Différentielle et Mécanique (GDR GDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104533v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle simplifié d’usure des douilles du mécanisme de calage variable d’aubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285387v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Identification of a Non-Linear Bolt Connector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+                <w:t xml:space="preserve">A New Spot Weld Reduced Order Model For Fatigue Analysis In The Automotive Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104532v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les interfaces en mécanique non-linéaire des structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un modèle simplifié d’usure des douilles du mécanisme de calage variable d’aubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Réunion du Club des Affiliés du LMT, MSSMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">4ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782527v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecteur élément fini non-linéaire avec frottement et plasticité pour la simulation des assemblages boulonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7354,2736 +7406,2684 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+                <w:t xml:space="preserve">Development and Identification of a Non-Linear Bolt Connector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383400v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational framework for brittle crack-propagation based on efficient virtual element method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur les interfaces en mécanique non-linéaire des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90th International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">22ème Réunion du Club des Affiliés du LMT, MSSMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105942v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de connecteur élément fini non linéaire pour la simulation d'assemblages boulonnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143074v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Implementation of an Enhanced Interface Coupling Method For Non-Compatible Models</w:t>
+                <w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286151v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392223v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153938v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Fully Detailed Finite Element Model of Wire Rope for Fatigue Life Estimate of a Mooring Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Poirette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Ocean, Offshore and Arctic Engineering, OMAE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom. pp.OMAE2019-96165, V001T01A054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782575v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151763v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+                <w:t xml:space="preserve">A small-sliding node-to-node formulation for beam-to-beam frictional contact with large displacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t>
+              <w:t xml:space="preserve">VI. International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266392v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-sliding node-to-node formulation for beam-to-beam frictional contact with large displacements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational framework for brittle crack-propagation based on efficient virtual element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Aldakheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaž Hudobivnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI. International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">90th International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265653v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Intrusive Implementation of an Enhanced Interface Coupling Method For Non-Compatible Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Rolfes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique de l'AMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337837v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’un connecteur pour les assemblages boulonnés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cauville</w:t>
+                <w:t xml:space="preserve">Un modèle de connecteur élément fini non linéaire pour la simulation d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque Supméca Alumni, Les assemblages mécaniques, évolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265658v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle éléments finis avec contact et frottement en petits glissements pour la tension et la flexion d'un câble spiralé monotoron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique de l'AMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337765v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Finite Element Model of Spiral Strand Wire Ropes for Fatigue Life Estimate of a Mooring Line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Bussolati</w:t>
+                <w:t xml:space="preserve">Développement et validation d’un connecteur pour les assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">3e Colloque Supméca Alumni, Les assemblages mécaniques, évolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338291v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de modèles incompatibles pour des techniques de zoom structural sur matériaux hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+                <w:t xml:space="preserve">Un modèle éléments finis avec contact et frottement en petits glissements pour la tension et la flexion d'un câble spiralé monotoron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153903v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear connector element with physical properties for modelling bolted connections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">A New Finite Element Model of Spiral Strand Wire Ropes for Fatigue Life Estimate of a Mooring Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology (CST 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sitges, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874772v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damages: possibilities and difficulties in using a legacy code</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Poirette</w:t>
+                <w:t xml:space="preserve">Couplage de modèles incompatibles pour des techniques de zoom structural sur matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Mechanics International Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biella, Italy</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895661v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical analysis to investigate the spot weld local influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mainnemare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ida Raoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue 2018 - The 12th International Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.21006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Element Method for Crack Propagation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damages: possibilities and difficulties in using a legacy code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Poirette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Contact Mechanics International Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975482v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization based interface coupling with constrained microscopic displacements for the global-local analysis of heterogeneous structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">A nonlinear connector element with physical properties for modelling bolted connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology (ECT2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology (CST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sitges, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868305v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bolted assemblies in structural mechanics: modeling issues and simulation by domain decomposition methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Virtual Element Method for Crack Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaž Hudobivnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Aldakheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à la Facultad de Ingenieria, Universidad de Talca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Curico, Chile</w:t>
+              <w:t xml:space="preserve">89th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977829v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damage: possibilities and difficulties in using a legacy code</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of bolted assemblies in structural mechanics: modeling issues and simulation by domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">Séminaire à la Facultad de Ingenieria, Universidad de Talca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Curico, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759066v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and Non-conforming Interface Coupling for the Non Invasive Global-local Analysis of Heterogeneous Structures</w:t>
+                <w:t xml:space="preserve">Homogenization based interface coupling with constrained microscopic displacements for the global-local analysis of heterogeneous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
@@ -10114,6024 +10114,6771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM XIII / PANACM II, 13th World Congress on Computational Mechanics, 2nd Pan American Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology (ECT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874622v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced interface coupling conditions for composite heterogeneous models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+                <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damage: possibilities and difficulties in using a legacy code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759125v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic brittle fracture by XFEM and gradient-enhanced damage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Loehnert</w:t>
+                <w:t xml:space="preserve">Multiscale and Non-conforming Interface Coupling for the Non Invasive Global-local Analysis of Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">WCCM XIII / PANACM II, 13th World Congress on Computational Mechanics, 2nd Pan American Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683727v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t>
+                <w:t xml:space="preserve">Enhanced interface coupling conditions for composite heterogeneous models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Rolfes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977656v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615881v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des points de référence, une technique d'hyper-réduction: Application à la réduction de modèle non linéaire par PGD</w:t>
+                <w:t xml:space="preserve">Sur la réduction de modèle en non-linéaire : modèle simplifié ou modèle réduit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899339v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la réduction de modèle en non-linéaire : modèle simplifié ou modèle réduit ?</w:t>
+                <w:t xml:space="preserve">La méthode des points de référence, une technique d'hyper-réduction: Application à la réduction de modèle non linéaire par PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683755v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and identification of a nonlinear finite element connector for the simulation of bolted assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computational Plasticity, COMPLAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683720v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-intrusive first-order-homogenization-based coupling technique for heterogeneous media with scale separation on the interfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and identification of a nonlinear finite element connector for the simulation of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 - Annual Doctoral Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computational Plasticity, COMPLAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133504v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d crack propagation by the extended finite element method and a gradient enhanced damage model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Dynamic brittle fracture by XFEM and gradient-enhanced damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Pezeshki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Loehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wriggers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Workshop Multiscale Modeling of Heterogeneous Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">5th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683873v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et intégration d’un connecteur dans SAMCEF pour la simulation d’assemblages boulonnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non-intrusive first-order-homogenization-based coupling technique for heterogeneous media with scale separation on the interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Réunion du Club des Affiliés du LMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cachan, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 - Annual Doctoral Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977836v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des points de référence : une technique d’approximation dédiée à la réduction de modèles par PGD en non-linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+                <w:t xml:space="preserve">3d crack propagation by the extended finite element method and a gradient enhanced damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Pezeshki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Loehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées du LMT-Cachan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Branville, France</w:t>
+              <w:t xml:space="preserve">Special Workshop Multiscale Modeling of Heterogeneous Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977887v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un macromodèle pour la simulation d’assemblages boulonnés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et intégration d’un connecteur dans SAMCEF pour la simulation d’assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">17ème Réunion du Club des Affiliés du LMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694362v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Connector Based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+                <w:t xml:space="preserve">La méthode des points de référence : une technique d’approximation dédiée à la réduction de modèles par PGD en non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
+              <w:t xml:space="preserve">10ème Journées du LMT-Cachan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696395v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un connecteur élément finis non-linéaire pour la simulation de liaisons boulonnées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Conception d’un macromodèle pour la simulation d’assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Supméca 2015 - Les Assemblages Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694355v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification d’un connecteur élément fini nonlinéaire pour la simulation d’assemblages boulonnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Finite Element Connector Based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511928v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LaTIn-based Mixed Domain Decomposition Method for Structural Mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur le MOOC pratique du dimensionnement en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut für Umformtechnik und Umformmaschinen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Garbsen, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977847v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des défauts géométriques pour la prediction du comportement hors-plan de structures sandwich à âme en papier plié</w:t>
+                <w:t xml:space="preserve">Modélisation et identification d’un connecteur élément fini nonlinéaire pour la simulation d’assemblages boulonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique "Défauts dans les composites origine, mesure, criticité et impacts sur les performances" organisée par l’AMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694541v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first finite-element bolt connector for the simulation of assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+                <w:t xml:space="preserve">Développement d’un connecteur élément finis non-linéaire pour la simulation de liaisons boulonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">Colloque Supméca 2015 - Les Assemblages Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696615v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximation framework dedicated to PGD-based nonlinear solver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The LaTIn-based Mixed Domain Decomposition Method for Structural Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut für Umformtechnik und Umformmaschinen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Garbsen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694120v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-buckling analysis of large structures: primal and mixed non linear domain decomposition methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Conception d'un macromodèle pour la simulation d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694139v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Connector based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte des défauts géométriques pour la prediction du comportement hors-plan de structures sandwich à âme en papier plié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Scientifique et Technique "Défauts dans les composites origine, mesure, criticité et impacts sur les performances" organisée par l’AMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579096v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a finite element connector for the simulation of bolted joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first finite-element bolt connector for the simulation of assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694133v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD-based homogenization technique for nonlinear multiscale problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">An approximation framework dedicated to PGD-based nonlinear solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint Thematic Workshop CSMA-SEMNI: Model Order Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694547v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition methods in structural mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-buckling analysis of large structures: primal and mixed non linear domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Kitzbühel, Austria</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977861v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+                <w:t xml:space="preserve">A Finite Element Connector based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop Reduced Basis, POD and PGD model Reduction Techniques: a Breakthrough in Computational Engineering?, ECCOMAS Thematic Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.106.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694560v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD-based homogenization technique for the resolution of nonlinear multiscale problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a finite element connector for the simulation of bolted joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop Reduced Basis, POD and PGD model Reduction Techniques: a Breakthrough in Computational Engineering?, ECCOMAS Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Chinesta, P. Ladevèze, Nov 2013, Blois, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694554v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation du processus de mise en œuvre d’âme de papier d’aramide par origami pour une modélisation prédictive du comportement hors plan d’un sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures, CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855902v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order Modeling : The Multiscale Latin-PGD Method. Toward A New Technique Of Data Compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A PGD-based homogenization technique for nonlinear multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Conference of the Italian Association of Aeronautics and Astronautics, AIDAA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Naples, Italy</w:t>
+              <w:t xml:space="preserve">1st Joint Thematic Workshop CSMA-SEMNI: Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694575v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de compression de données pour la réduction de modèle par PGD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain decomposition methods in structural mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Kitzbühel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717028v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically based model of connectors for the computation of bolted assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696811v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du processus de mise en oeuvre d'âme de papier d'aramide par origami pour une modélisation prédictive du comportement hors plan d'un sandwich</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop Reduced Basis, POD and PGD model Reduction Techniques: a Breakthrough in Computational Engineering?, ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722055v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of a mixed nonlinear domain decomposition method for the post-buckling analysis of large structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PGD-based homogenization technique for the resolution of nonlinear multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012 - 10th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">2nd International Workshop Reduced Basis, POD and PGD model Reduction Techniques: a Breakthrough in Computational Engineering?, ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Chinesta, P. Ladevèze, Nov 2013, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977331v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD approach in time, space and macroquantities for solving multiscale problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+                <w:t xml:space="preserve">Technique de compression de données pour la réduction de modèle par PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - 6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977292v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newton-Krylov-Schur Method with a Nonlinear Localization: Parallel Implementation for Post-Buckling Analysis of Large Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Reduced Order Modeling : The Multiscale Latin-PGD Method. Toward A New Technique Of Data Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22th Conference of the Italian Association of Aeronautics and Astronautics, AIDAA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579111v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de décomposition de domaine primale et mixte pour la simulation de grandes structures avec instabilités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">A physically based model of connectors for the computation of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592895v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD in time, space and macro quantities for solving multiscale problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation du processus de mise en oeuvre d'âme de papier d'aramide par origami pour une modélisation prédictive du comportement hors plan d'un sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop Reduced Basis, POD and PGD model Reduction Techniques : a Breakthrough in Computational Engineering ? ECCOMAS Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cachan, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977338v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition methods with nonlinear relocalisation for post-buckling analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">A PGD approach in time, space and macroquantities for solving multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - 6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977658v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-macro mixed domain decomposition method for modeling crack with frictional contact</w:t>
+                <w:t xml:space="preserve">On the robustness of a mixed nonlinear domain decomposition method for the post-buckling analysis of large structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Hinojosa Rehbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCM 2011 - 2d International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">WCCM 2012 - 10th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977347v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-macro mixed DDM for frictional contact problem: choice of the macroproblem and improvement of the convergence rate by a local-global iterative scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Newton-Krylov-Schur Method with a Nonlinear Localization: Parallel Implementation for Post-Buckling Analysis of Large Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conference on Parallel, Distributed, Grid and Cloud Computing for Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Ajaccio, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.95.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977361v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the crushing behaviour of a folded core sandwich structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+                <w:t xml:space="preserve">A PGD in time, space and macro quantities for solving multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSS9 - 9th International conference on sandwich structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Pasadena, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">1st International Workshop Reduced Basis, POD and PGD model Reduction Techniques : a Breakthrough in Computational Engineering ? ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536887v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode LATIN : un cadre de travail général pour la résolution de problèmes d'évolution non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de décomposition de domaine primale et mixte pour la simulation de grandes structures avec instabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roulet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées du LMT-Cachan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Batz-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977999v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of physical defects for the prediction of the behavior of folded cores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+                <w:t xml:space="preserve">Domain decomposition methods with nonlinear relocalisation for post-buckling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Hinojosa Rehbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494326v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal and mixed nonlinear domain decomposition methods for the post-buckling analysis of large structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A micro-macro mixed domain decomposition method for modeling crack with frictional contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">ICCCM 2011 - 2d International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977355v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments and experimentations on some iterative numerical strategies for solid mechanics on multicore and graphic processors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+                <w:t xml:space="preserve">Prediction of the crushing behaviour of a folded core sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 2009 - 10th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States</w:t>
+              <w:t xml:space="preserve">ICSS9 - 9th International conference on sandwich structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Pasadena, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977369v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to a multiscale crack growth modelling accounting for plastic behaviour at crack tip. Implementation in an X-FEM code and illustration under mixed-mode cyclic loading</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A micro-macro mixed DDM for frictional contact problem: choice of the macroproblem and improvement of the convergence rate by a local-global iterative scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2009 - 7th EUROMECH Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977365v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MS-X-FEM for crack modeling with frictional contact : improvement of the convergence rate by a local-global iterative scheme</w:t>
+                <w:t xml:space="preserve">La méthode LATIN : un cadre de travail général pour la résolution de problèmes d'évolution non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 2009 - 10th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States</w:t>
+              <w:t xml:space="preserve">8ème Journées du LMT-Cachan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Batz-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977372v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the behaviour of aramid folded cores up to global crushing</w:t>
+                <w:t xml:space="preserve">Generation of physical defects for the prediction of the behavior of folded cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cluzel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM17 - 17th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom. pp.B6:5</w:t>
+              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435880v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale extended finite element method for crack propagation with frictional contact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primal and mixed nonlinear domain decomposition methods for the post-buckling analysis of large structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Hinojosa Rehbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2008 - 8th World Congress on Computational Mechanics / ECCOMAS Congress 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Venise, Lido Island, Italy</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977375v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie multi-échelle pour l'optimisation de détails structuraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Contribution to a multiscale crack growth modelling accounting for plastic behaviour at crack tip. Implementation in an X-FEM code and illustration under mixed-mode cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESMC 2009 - 7th EUROMECH Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987952v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale extended finite element method for crack propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developments and experimentations on some iterative numerical strategies for solid mechanics on multicore and graphic processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2007 - 7th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Los Angeles, Californie, United States</w:t>
+              <w:t xml:space="preserve">USNCCM 2009 - 10th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977386v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale extended finite element method for crack modelling with frictional contact</w:t>
+                <w:t xml:space="preserve">The MS-X-FEM for crack modeling with frictional contact : improvement of the convergence rate by a local-global iterative scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2007 - 1st International Conference on Computational Fracture and Failure of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">USNCCM 2009 - 10th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Columbus, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977385v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-XFEM : An extended micro-macro approach for crack propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the behaviour of aramid folded cores up to global crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
+              <w:t xml:space="preserve">ICCM17 - 17th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Edinburgh, United Kingdom. pp.B6:5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00070941v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-XFEM : An extended micro-macro approach for crack propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Extension d’un modèle de fissuration multi échelle en mode mixte (I+II) et mise en œuvre dans un code XFEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023114v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micro-macro partition of unity method for crack propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to a multiscale crack growth modelling accounting for plastic behaviour at crack tip. Implementation in an X-FEM code and illustration under mixed-mode cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECF 16 - 16th European Conference of Fracture / Failure analysis of nano and engineering materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Alexandroupolis, Greece</w:t>
+              <w:t xml:space="preserve">ESMC 2009 - 7th EUROMECH Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Sep 2009, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085605v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale computational strategy for crack propagation with local enrichment</w:t>
+                <w:t xml:space="preserve">A multiscale extended finite element method for crack propagation with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
+              <w:t xml:space="preserve">WCCM 2008 - 8th World Congress on Computational Mechanics / ECCOMAS Congress 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Venise, Lido Island, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017861v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche micro-macro pour le suivi de fissure avec enrichissement local</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie multi-échelle pour l'optimisation de détails structuraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Phillippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812939v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Micro-Macro Approach for Crack Propagation with Local Enrichment</w:t>
+                <w:t xml:space="preserve">A multiscale extended finite element method for crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh International Conference on Computational Structures Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WCCM 2007 - 7th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Los Angeles, Californie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579129v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche micro-macro pour le suivi de fissure</w:t>
+                <w:t xml:space="preserve">A multiscale extended finite element method for crack modelling with frictional contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire X-FEM organisé par le CEAT / DGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CFRAC 2007 - 1st International Conference on Computational Fracture and Failure of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978012v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MS-XFEM : An extended micro-macro approach for crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00070941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MS-XFEM : An extended micro-macro approach for crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A micro-macro partition of unity method for crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECF 16 - 16th European Conference of Fracture / Failure analysis of nano and engineering materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Alexandroupolis, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multiscale computational strategy for crack propagation with local enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">USNCCM 8 - 8th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche micro-macro pour le suivi de fissure avec enrichissement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Phillippe Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Micro-Macro Approach for Crack Propagation with Local Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Seventh International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.79.199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche micro-macro pour le suivi de fissure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire X-FEM organisé par le CEAT / DGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Measuring a Geometry by Photogrammetry: Evaluation of the Approach in View of Experimental Modal Analysis on Automotive Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dierckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Veuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE 2001 Noise &amp; Vibration Conference &amp; Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Traverse City, Michigan, United States. pp.1739-1747, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2001-01-1473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16141,51 +16888,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive Structural Zoom With Interfacial Coupling For Non-Compatible Heterogeneous Material Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16240,51 +16987,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modeling of Complex materials across the Scales (CMCS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16294,181 +17041,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Contact and Friction Model for the Fatigue Estimate of a Wire Rope in the Mooring Line of a Floating Offshore Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, Springer, pp.249-270, 2020, Lecture Notes in Applied and Computational Mechanics, 9783030381554. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of Brittle Fracture in Solids with the Virtual Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16517,119 +17264,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Design and Validation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, Springer, pp.201-228, 2020, Lecture Notes in Applied and Computational Mechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Dynamic Crack Propagation by the Extended Finite Element Method and a Gradient-Enhanced Damage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Pezeshki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Loehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16651,173 +17398,306 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soric Jurica; Peter Wriggers; Olivier Allix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, Springer International Publishing, pp.277-299, 2018, Lecture Notes in Applied and Computational Mechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the benefits of a multiscale domain decomposition method to model-order reduction for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie de calcul pour les structures fissurées : Analyse locale-globale et approche multiéchelle pour la fissuration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00160509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16827,105 +17707,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les interfaces en mécanique non-linéaire des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des structures [physics.class-ph]. Université Paris Saclay, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04007063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16993,51 +17873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18D3DA53"/>
+    <w:nsid w:val="FBC8162A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17224,51 +18104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02643-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lan&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02688-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harnafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Guidault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verwaerde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01833-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldakheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Hudobivnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2016.1183951" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2013.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG2S7Z8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Soric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6093764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cremonesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCZHGVZR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2010.00753.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJHM64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQRTK3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM78FKXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornuault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB7BXK62-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59DHCX0Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.1011-1036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1882" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3GF8XWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornuault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392547v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#207;T AMMAR" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05188634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04582217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610983v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651357v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224053v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224054v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bussolati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166491v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166479v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774641v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4862" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046097v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782539v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285387v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782527v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285374v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105942v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265653v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337765v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338291v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874772v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guidault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977829v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759066v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683727v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Pezeshki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Loehnert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899339v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683755v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soul&#233; de Lafont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683873v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977836v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694362v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soule de Lafont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511928v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977847v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696615v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694139v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694133v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694547v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977861v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855902v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694575v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717028v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696811v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722055v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977331v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Hinojosa Rehbein" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977292v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579111v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.95.6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592895v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977338v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977347v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977361v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heyberger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977355v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977372v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435880v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977375v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987952v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070941v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023114v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085605v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Navarro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812939v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillippe Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579129v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.79.199" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978012v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dierckx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Veuster" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1473" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_13" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673168v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_14" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160509v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02643-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lan&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02688-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Guidault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harnafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verwaerde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01833-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldakheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Hudobivnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2016.1183951" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2013.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG2S7Z8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Soric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6093764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cremonesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCZHGVZR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2010.00753.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJHM64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQRTK3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM78FKXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornuault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB7BXK62-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59DHCX0Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.1011-1036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1882" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3GF8XWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornuault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#207;T AMMAR" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05188634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04582217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lan&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Guidault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vallino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bussolati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04388553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zeka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;ron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Enchery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224054v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4862" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guidault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899339v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soul&#233; de Lafont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Pezeshki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Loehnert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soule de Lafont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694368v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977861v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855902v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694560v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977331v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Hinojosa Rehbein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.95.6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592895v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977999v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heyberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977355v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977369v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977375v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977385v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023114v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Navarro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillippe Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.79.199" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dierckx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Veuster" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1473" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541704v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_13" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673168v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160509v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>