--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -359,495 +359,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the accuracy and improvement of the convergence rate of a LATIN-based multiscale strategy for frictional contact problems</w:t>
+                <w:t xml:space="preserve">A two-node nonlinear connector for simulating simplified models of bolted joints under extreme loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Néron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guiton</w:t>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118268⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-025-02688-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307300v1</w:t>
+                <w:t xml:space="preserve">hal-05266950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-node nonlinear connector for simulating simplified models of bolted joints under extreme loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the accuracy and improvement of the convergence rate of a LATIN-based multiscale strategy for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 446 (Part A), pp.118268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-025-02688-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2025.118268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266950v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of a multiscale domain decomposition method to model-order reduction for frictional contact problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified model for the wear prediction of plain bearings in the variable stator vane system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Guidault</w:t>
+                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guiton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 429, pp.117171. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651370v1</w:t>
+                <w:t xml:space="preserve">hal-04549084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model for the wear prediction of plain bearings in the variable stator vane system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the benefits of a multiscale domain decomposition method to model-order reduction for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Harnafi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">P.-A. Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
+                <w:t xml:space="preserve">M. Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.109667. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 429, pp.117171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2024.117171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549084v1</w:t>
+                <w:t xml:space="preserve">hal-04651370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive global-local analysis of heterogeneous structures based on a second-order interface coupling</w:t>
               </w:r>
@@ -1595,51 +1595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2075,51 +2075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PGD-based homogenization technique for the resolution of nonlinear multiscale problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2753,363 +2753,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale approach with homogenization for the computation of cracked structures</w:t>
+                <w:t xml:space="preserve">On the L2 and the H1 couplings for an overlapping domain decomposition method using Lagrange multipliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ted Belytschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.322-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.1882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578880v1</w:t>
+                <w:t xml:space="preserve">hal-01578884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie multi-échelle pour l'étude paramétrique de détails géométriques au sein de structures en contacts multiples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A two-scale approach with homogenization for the computation of cracked structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (8), pp.1011-1036. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (17-18), pp.1360-1371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/remn.16.1011-1036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2006.08.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579069v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the L2 and the H1 couplings for an overlapping domain decomposition method using Lagrange multipliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une stratégie multi-échelle pour l'étude paramétrique de détails géométriques au sein de structures en contacts multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Buytet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ted Belytschko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (8), pp.1011-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.16.1011-1036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.1882⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01578884v1</w:t>
+                <w:t xml:space="preserve">hal-01579069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche micro-macro pour le suivi de fissure avec enrichissement local</w:t>
               </w:r>
@@ -3229,195 +3229,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the interest of a multiscale strategy for the model-order reduction of frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences; International Association for Computational Mechanics, Nov 2025, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220984v1</w:t>
+                <w:t xml:space="preserve">hal-05392618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-to-beam Frictional Contact Formulation with Small Sliding for Overhead Conductors Undergoing Large Rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,1102 +3428,1119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Highly Flexible Slender Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified model for the transient dynamic analysis of bolted assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPDYN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rhodes (Grèce), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the accuracy and improvement of the convergence rate of a LATIN-based multiscale strategy for frictional contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+                <w:t xml:space="preserve">Modélisation simplifiée de l’usure dans les liaisons à contact conforme – Application aux aubes à calages variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jul 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique 2025 (CFM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188634v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Fouquet</w:t>
+                <w:t xml:space="preserve">Control of the accuracy and improvement of the convergence rate of a LATIN-based multiscale strategy for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences, Jul 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170298v1</w:t>
+                <w:t xml:space="preserve">hal-05188634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Sliding Beam-to-beam Frictional Contact Formulation for Large Rotations</w:t>
+                <w:t xml:space="preserve">Modélisation numérique simplifiée de l'usure de douilles au sein d'un mécanisme d'aubes à calages variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
+                <w:t xml:space="preserve">Vivien Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hilaire Lexilus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Munich, Germany</w:t>
+              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190215v1</w:t>
+                <w:t xml:space="preserve">hal-05170298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de connecteur pour la simulation dynamique d’assemblages boulonnés sous chargement extrême</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
+                <w:t xml:space="preserve">Small-Sliding Beam-to-beam Frictional Contact Formulation for Large Rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Computational Contact Mechanics (ICCCM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143939v1</w:t>
+                <w:t xml:space="preserve">hal-05190215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of a multiscale strategy for the model-order reduction of frictional contact problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle de connecteur pour la simulation dynamique d’assemblages boulonnés sous chargement extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Néron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Guiton</w:t>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2025 - 7th International Workshop on Model Order Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Community on Computational Methods in Applied Sciences; International Association for Computational Mechanics, Nov 2025, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">6ème Colloque Assemblages Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Saint-Ouen (Seine-Saint-Denis), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392618v1</w:t>
+                <w:t xml:space="preserve">hal-05143939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de liaison pour la simulation des assemblages boulonnés sous chargement extrême</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study on the benefits of a multiscale approach in model-order reduction for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610983v1</w:t>
+                <w:t xml:space="preserve">hal-04651357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale a priori reduced-order modelling method for problems with multiple frictional contact interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the benefits of a multiscale strategy to model-order reduction for frictional contact problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Mechanics International Symposium (CMIS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582217v1</w:t>
+                <w:t xml:space="preserve">hal-04611009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of a multiscale strategy to model-order reduction for frictional contact problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A multiscale a priori reduced-order modelling method for problems with multiple frictional contact interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">Contact Mechanics International Symposium (CMIS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611009v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small sliding beam-to-beam contact element for the simulation of overhead conductors under tension and bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,1945 +4611,1945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simplified model for the analysis of bolted assemblies under extreme loadings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Vallino</w:t>
+                <w:t xml:space="preserve">Modèle simplifié de liaison pour la simulation des assemblages boulonnés sous chargement extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095895v1</w:t>
+                <w:t xml:space="preserve">hal-04610983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un élément de contact poutre-poutre en petits glissements pour la modélisation du fretting au sein des conducteurs aériens pour le transport d'électricité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+                <w:t xml:space="preserve">Development of a simplified model for the analysis of bolted assemblies under extreme loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Vallino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477312v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study on the benefits of a multiscale approach in model-order reduction for frictional contact problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+                <w:t xml:space="preserve">Un élément de contact poutre-poutre en petits glissements pour la modélisation du fretting au sein des conducteurs aériens pour le transport d'électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Guiton</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651357v1</w:t>
+                <w:t xml:space="preserve">hal-04477312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new beam-to-beam contact formulation for fatigue analysis of wire ropes in the energy sector</w:t>
+                <w:t xml:space="preserve">Model order reduction for the fatigue life prediction of wire ropes in tension and bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du GDR CNRS 2139 FIBMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">VII. International Conference on Computational Contact Mechanics - ICCCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370051v1</w:t>
+                <w:t xml:space="preserve">hal-04166479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model reduction for non-linear structural problems with multiple contact interfaces: application to the modeling of fowt mooring lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Enchery</w:t>
+                <w:t xml:space="preserve">Modélisation Filaire d’un Conducteur Aérien pour la Prévision de sa Durée de Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Aït Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Groupe structures de lignes UdeS – Structures et mécanique des lignes de transport d’énergie électrique Colloque 2023 – 31 mai 2023 – IREQ, Varennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Varennes, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388553v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireframe Modeling of Overhead Conductors for Life Time Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new beam-to-beam contact formulation for fatigue analysis of wire ropes in the energy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Semaine du GDR CNRS 2139 FIBMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224054v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d'un modèle de connecteur pour la simulation dynamique d'assemblages boulonnés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+                <w:t xml:space="preserve">Model reduction for non-linear structural problems with multiple contact interfaces: application to the modeling of fowt mooring lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Zeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Enchery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166491v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a simplified model for the transient dynamic analysis of bolted assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lançon</w:t>
+                <w:t xml:space="preserve">Wireframe Modeling of Overhead Conductors for Life Time Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim AÏT AMMAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vallino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Hafid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224053v1</w:t>
+                <w:t xml:space="preserve">hal-04224054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration d'un modèle de connecteur pour la simulation dynamique d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Guiton</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370068v1</w:t>
+                <w:t xml:space="preserve">hal-04166491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction for the fatigue life prediction of wire ropes in tension and bending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a simplified model for the transient dynamic analysis of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donald Zeka</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Néron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+                <w:t xml:space="preserve">Nicolas Vallino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII. International Conference on Computational Contact Mechanics - ICCCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Torino, Italy</w:t>
+              <w:t xml:space="preserve">COMPLAS 2023 - XVII International Conference on Computational Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166479v1</w:t>
+                <w:t xml:space="preserve">hal-04224053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Filaire d’un Conducteur Aérien pour la Prévision de sa Durée de Vie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fikri Hafid</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe structures de lignes UdeS – Structures et mécanique des lignes de transport d’énergie électrique Colloque 2023 – 31 mai 2023 – IREQ, Varennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Varennes, Canada</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134615v1</w:t>
+                <w:t xml:space="preserve">hal-04370068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a simplified model for the prediction of plain bearing wear in the Variable Stator Vane system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+                <w:t xml:space="preserve">Preliminary study for the simulation of wire ropes using a model reduction approach suitable for multiple contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Paleczny</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences (EUCASS-3AF 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774641v1</w:t>
+                <w:t xml:space="preserve">hal-03780381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a simplified model for the prediction of plain bearing wear in the Variable Stator Vane system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Harnafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th European Conference for Aeronautics and Space Sciences (EUCASS-3AF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2022-4862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717593v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle simplifié de liaison boulonnée avec frottement et plasticité pour la simulation de la tenue des assemblages en calcul des structures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de modèles FEM à un essai de tension-flexion d'un câble d'ancrage offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Quideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Heurtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717644v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive two-scale coupling strategy of non-compatible models for the tolerance analysis of composite structures to local features</w:t>
+                <w:t xml:space="preserve">Modèle simplifié de liaison boulonnée avec frottement et plasticité pour la simulation de la tenue des assemblages en calcul des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780404v1</w:t>
+                <w:t xml:space="preserve">hal-03717644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study for the simulation of wire ropes using a model reduction approach suitable for multiple contacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-intrusive two-scale coupling strategy of non-compatible models for the tolerance analysis of composite structures to local features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780381v1</w:t>
+                <w:t xml:space="preserve">hal-03780404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation tridimensionnelle de l'usure des douilles d'aubes à calage variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harnafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique 2022 - CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6587,77 +6587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small-sliding beam-to-beam contact formulation for the fatigue estimate of spiral strand wire ropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friction and Slender Structures Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MePhy/MecaFib, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6676,459 +6676,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Small-Sliding Beam-to-Beam Contact Formulation For The Fatigue Estimate Of Spiral Strand Wire Ropes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de Couplage Surfacique et Résolution Non-Intrusive pour Modèles Non-Compatibles de Matériaux Hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">Workshop Groupe de Recherche Géometrie Différentielle et Mécanique (GDR GDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107001v1</w:t>
+                <w:t xml:space="preserve">hal-03283710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction by PGD in nonlinear computational mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SimRace 2021, Numerical Methods and High Performance Computing for Industrial Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFP Energies Nouvelles, Dec 2021, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782539v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Couplage Surfacique et Résolution Non-Intrusive pour Modèles Non-Compatibles de Matériaux Hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+                <w:t xml:space="preserve">A Small-Sliding Beam-to-Beam Contact Formulation For The Fatigue Estimate Of Spiral Strand Wire Ropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Groupe de Recherche Géometrie Différentielle et Mécanique (GDR GDM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283710v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Second-Order Global-Local Analysis of Heterogeneous Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model order reduction by PGD in nonlinear computational mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI International Conference on Computational Plasticity (COMPLAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Workshop SimRace 2021, Numerical Methods and High Performance Computing for Industrial Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFP Energies Nouvelles, Dec 2021, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364846v1</w:t>
+                <w:t xml:space="preserve">hal-03782539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Spot Weld Reduced Order Model For Fatigue Analysis In The Automotive Industry</w:t>
               </w:r>
@@ -7239,90 +7239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle simplifié d’usure des douilles du mécanisme de calage variable d’aubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Harnafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Colloque Les Assemblages Mécaniques - Evolutions récentes et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7721,51 +7721,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t>
+                <w:t xml:space="preserve">Couplage de modèles incompatibles pour des techniques de zoom structural sur matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
@@ -7796,593 +7796,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153938v1</w:t>
+                <w:t xml:space="preserve">hal-02153903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">A computational framework for brittle crack-propagation based on efficient virtual element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Aldakheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaž Hudobivnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t>
+              <w:t xml:space="preserve">90th International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782575v1</w:t>
+                <w:t xml:space="preserve">hal-02105942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Non-Intrusive Implementation of an Enhanced Interface Coupling Method For Non-Compatible Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Rolfes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392223v1</w:t>
+                <w:t xml:space="preserve">hal-02286151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Fully Detailed Finite Element Model of Wire Rope for Fatigue Life Estimate of a Mooring Line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
+                <w:t xml:space="preserve">Un modèle de connecteur élément fini non linéaire pour la simulation d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Ocean, Offshore and Arctic Engineering, OMAE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom. pp.OMAE2019-96165, V001T01A054</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338054v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiscale and non-conforming interface coupling technique for the global-local analysis of heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">JNC21 - Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151763v1</w:t>
+                <w:t xml:space="preserve">hal-02153938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t>
+                <w:t xml:space="preserve">Zoom structural bidirectionnel pour matériaux hétérogènes avec couplage surfacique de modéles incompatbiles - Implementation Zset/Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
@@ -8413,2482 +8383,2525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t>
+              <w:t xml:space="preserve">3ème séminaire PRC : Mécanique des Matériaux Composites (MecaComp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Safran Tech, Oct 2019, Magny- Les-Hameaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266392v1</w:t>
+                <w:t xml:space="preserve">hal-03782575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small-sliding node-to-node formulation for beam-to-beam frictional contact with large displacements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Fully Detailed Finite Element Model of Wire Rope for Fatigue Life Estimate of a Mooring Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Poirette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI. International Conference on Computational Contact Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">38th International Conference on Ocean, Offshore and Arctic Engineering, OMAE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Glasgow, United Kingdom. pp.OMAE2019-96165, V001T01A054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265653v1</w:t>
+                <w:t xml:space="preserve">hal-02338054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational framework for brittle crack-propagation based on efficient virtual element method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+                <w:t xml:space="preserve">A spot weld simplified model based on reduced order modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90th International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th International Workshop Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105942v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Intrusive Implementation of an Enhanced Interface Coupling Method For Non-Compatible Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+                <w:t xml:space="preserve">Éléments préalables à l'élaboration d'un modèle de connecteur pour le Point de Soudure Électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286151v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de connecteur élément fini non linéaire pour la simulation d'assemblages boulonnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+                <w:t xml:space="preserve">Non-Intrusive and Non-Conforming Interface Coupling for the Global-Local Analysis of Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">US National Congress on Computational Mechanics (USNCCM) 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143074v1</w:t>
+                <w:t xml:space="preserve">hal-02266392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t>
+                <w:t xml:space="preserve">A small-sliding node-to-node formulation for beam-to-beam frictional contact with large displacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique de l'AMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">VI. International Conference on Computational Contact Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337837v1</w:t>
+                <w:t xml:space="preserve">hal-02265653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et validation d’un connecteur pour les assemblages boulonnés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage surfacique non-intrusif de modèles non-conformes pour l’analyse locale-globale de structures hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque Supméca Alumni, Les assemblages mécaniques, évolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique de l'AMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265658v1</w:t>
+                <w:t xml:space="preserve">hal-02337837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle éléments finis avec contact et frottement en petits glissements pour la tension et la flexion d'un câble spiralé monotoron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Bussolati</w:t>
+                <w:t xml:space="preserve">Développement et validation d’un connecteur pour les assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">3e Colloque Supméca Alumni, Les assemblages mécaniques, évolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337765v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Finite Element Model of Spiral Strand Wire Ropes for Fatigue Life Estimate of a Mooring Line</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Un modèle éléments finis avec contact et frottement en petits glissements pour la tension et la flexion d'un câble spiralé monotoron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338291v1</w:t>
+                <w:t xml:space="preserve">hal-02337765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de modèles incompatibles pour des techniques de zoom structural sur matériaux hétérogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+                <w:t xml:space="preserve">A New Finite Element Model of Spiral Strand Wire Ropes for Fatigue Life Estimate of a Mooring Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin L.E. Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Final Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153903v1</w:t>
+                <w:t xml:space="preserve">hal-02338291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical analysis to investigate the spot weld local influence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Enhanced interface coupling conditions for composite heterogeneous models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimund Rolfes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue 2018 - The 12th International Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.21006</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796414v1</w:t>
+                <w:t xml:space="preserve">hal-01759125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damages: possibilities and difficulties in using a legacy code</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Poirette</w:t>
+                <w:t xml:space="preserve">A nonlinear connector element with physical properties for modelling bolted connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Mechanics International Symposium 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biella, Italy</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology (CST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sitges, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895661v1</w:t>
+                <w:t xml:space="preserve">hal-01874772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear connector element with physical properties for modelling bolted connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Verwaerde</w:t>
+                <w:t xml:space="preserve">A numerical analysis to investigate the spot weld local influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mainnemare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Villars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Computational Structures Technology (CST 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sitges, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Fatigue 2018 - The 12th International Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.21006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874772v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Element Method for Crack Propagation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damages: possibilities and difficulties in using a legacy code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Poirette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Contact Mechanics International Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975482v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of bolted assemblies in structural mechanics: modeling issues and simulation by domain decomposition methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Virtual Element Method for Crack Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaž Hudobivnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Aldakheel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à la Facultad de Ingenieria, Universidad de Talca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Curico, Chile</w:t>
+              <w:t xml:space="preserve">89th Annual Meeting of the International Association of Applied Mathematics and Mechanics (GAMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977829v1</w:t>
+                <w:t xml:space="preserve">hal-01975482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization based interface coupling with constrained microscopic displacements for the global-local analysis of heterogeneous structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of bolted assemblies in structural mechanics: modeling issues and simulation by domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology (ECT2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire à la Facultad de Ingenieria, Universidad de Talca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Curico, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868305v1</w:t>
+                <w:t xml:space="preserve">hal-02977829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damage: possibilities and difficulties in using a legacy code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Bussolati</w:t>
+                <w:t xml:space="preserve">Homogenization based interface coupling with constrained microscopic displacements for the global-local analysis of heterogeneous structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">The Tenth International Conference on Engineering Computational Technology (ECT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759066v1</w:t>
+                <w:t xml:space="preserve">hal-01868305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and Non-conforming Interface Coupling for the Non Invasive Global-local Analysis of Heterogeneous Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+                <w:t xml:space="preserve">Toward a two-scale modeling of spiral strand wire rope for floating offshore wind turbine to predict fatigue damage: possibilities and difficulties in using a legacy code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM XIII / PANACM II, 13th World Congress on Computational Mechanics, 2nd Pan American Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874622v1</w:t>
+                <w:t xml:space="preserve">hal-01759066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced interface coupling conditions for composite heterogeneous models</w:t>
+                <w:t xml:space="preserve">Multiscale and Non-conforming Interface Coupling for the Non Invasive Global-local Analysis of Heterogeneous Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Roscoff, France</w:t>
+              <w:t xml:space="preserve">WCCM XIII / PANACM II, 13th World Congress on Computational Mechanics, 2nd Pan American Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759125v1</w:t>
+                <w:t xml:space="preserve">hal-01874622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Dynamic brittle fracture by XFEM and gradient-enhanced damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Pezeshki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Loehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, CFRAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977656v1</w:t>
+                <w:t xml:space="preserve">hal-01683727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la réduction de modèle en non-linéaire : modèle simplifié ou modèle réduit ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two scales non-intrusive simulations of large structures with tomographic details</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Alexandra Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LMT</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Annual Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683755v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des points de référence, une technique d'hyper-réduction: Application à la réduction de modèle non linéaire par PGD</w:t>
+                <w:t xml:space="preserve">Sur la réduction de modèle en non-linéaire : modèle simplifié ou modèle réduit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899339v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Intrusive Multiscale Methods : Analysis And Recent Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10903,316 +10916,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMMC 2017 ― Interaction of Applied Mathematics and Applied Mechanics (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and identification of a nonlinear finite element connector for the simulation of bolted assemblies</w:t>
+                <w:t xml:space="preserve">La méthode des points de référence, une technique d'hyper-réduction: Application à la réduction de modèle non linéaire par PGD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computational Plasticity, COMPLAS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683720v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic brittle fracture by XFEM and gradient-enhanced damage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Pezeshki</w:t>
+                <w:t xml:space="preserve">Modelling and identification of a nonlinear finite element connector for the simulation of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Loehnert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, CFRAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computational Plasticity, COMPLAS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683727v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-intrusive first-order-homogenization-based coupling technique for heterogeneous media with scale separation on the interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11270,2061 +11270,2048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3d crack propagation by the extended finite element method and a gradient enhanced damage model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Wriggers</w:t>
+                <w:t xml:space="preserve">La méthode des points de référence : une technique d’approximation dédiée à la réduction de modèles par PGD en non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Workshop Multiscale Modeling of Heterogeneous Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">10ème Journées du LMT-Cachan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683873v1</w:t>
+                <w:t xml:space="preserve">hal-02977887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et intégration d’un connecteur dans SAMCEF pour la simulation d’assemblages boulonnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3d crack propagation by the extended finite element method and a gradient enhanced damage model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Pezeshki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Loehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wriggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Réunion du Club des Affiliés du LMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cachan, France</w:t>
+              <w:t xml:space="preserve">Special Workshop Multiscale Modeling of Heterogeneous Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977836v1</w:t>
+                <w:t xml:space="preserve">hal-01683873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode des points de référence : une technique d’approximation dédiée à la réduction de modèles par PGD en non-linéaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement et intégration d’un connecteur dans SAMCEF pour la simulation d’assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées du LMT-Cachan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Branville, France</w:t>
+              <w:t xml:space="preserve">17ème Réunion du Club des Affiliés du LMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977887v1</w:t>
+                <w:t xml:space="preserve">hal-02977836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un macromodèle pour la simulation d’assemblages boulonnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
+                <w:t xml:space="preserve">Conception d'un macromodèle pour la simulation d'assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, CFM 2015</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694362v1</w:t>
+                <w:t xml:space="preserve">hal-03444887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Connector Based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en compte des défauts géométriques pour la prediction du comportement hors-plan de structures sandwich à âme en papier plié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique "Défauts dans les composites origine, mesure, criticité et impacts sur les performances" organisée par l’AMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696395v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le MOOC pratique du dimensionnement en mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’un macromodèle pour la simulation d’assemblages boulonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paleczny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique, CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444532v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification d’un connecteur élément fini nonlinéaire pour la simulation d’assemblages boulonnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Finite Element Connector Based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rehburg-Loccum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511928v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un connecteur élément finis non-linéaire pour la simulation de liaisons boulonnées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur le MOOC pratique du dimensionnement en mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Supméca 2015 - Les Assemblages Mécaniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694355v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LaTIn-based Mixed Domain Decomposition Method for Structural Mechanics</w:t>
+                <w:t xml:space="preserve">Modélisation et identification d’un connecteur élément fini nonlinéaire pour la simulation d’assemblages boulonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut für Umformtechnik und Umformmaschinen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Garbsen, Germany</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977847v1</w:t>
+                <w:t xml:space="preserve">hal-01511928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un macromodèle pour la simulation d'assemblages boulonnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+                <w:t xml:space="preserve">Développement d’un connecteur élément finis non-linéaire pour la simulation de liaisons boulonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Paleczny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Supméca 2015 - Les Assemblages Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444887v1</w:t>
+                <w:t xml:space="preserve">hal-01694355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des défauts géométriques pour la prediction du comportement hors-plan de structures sandwich à âme en papier plié</w:t>
+                <w:t xml:space="preserve">The LaTIn-based Mixed Domain Decomposition Method for Structural Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique "Défauts dans les composites origine, mesure, criticité et impacts sur les performances" organisée par l’AMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut für Umformtechnik und Umformmaschinen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Garbsen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694541v1</w:t>
+                <w:t xml:space="preserve">hal-02977847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first finite-element bolt connector for the simulation of assemblies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a finite element connector for the simulation of bolted joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696615v1</w:t>
+                <w:t xml:space="preserve">hal-01694133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approximation framework dedicated to PGD-based nonlinear solver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+                <w:t xml:space="preserve">A first finite-element bolt connector for the simulation of assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694120v1</w:t>
+                <w:t xml:space="preserve">hal-01696615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-buckling analysis of large structures: primal and mixed non linear domain decomposition methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">An approximation framework dedicated to PGD-based nonlinear solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694139v1</w:t>
+                <w:t xml:space="preserve">hal-01694120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Connector based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+                <w:t xml:space="preserve">Post-buckling analysis of large structures: primal and mixed non linear domain decomposition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579096v1</w:t>
+                <w:t xml:space="preserve">hal-01694139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a finite element connector for the simulation of bolted joints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Finite Element Connector based on Design Parameters for the Simulation of Bolted Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soule de Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.106.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694133v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du processus de mise en œuvre d’âme de papier d’aramide par origami pour une modélisation prédictive du comportement hors plan d’un sandwich</w:t>
+                <w:t xml:space="preserve">Simulation du processus de mise en oeuvre d'âme de papier d'aramide par origami pour une modélisation prédictive du comportement hors plan d'un sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures, CSMA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694368v1</w:t>
+                <w:t xml:space="preserve">hal-01722055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD-based homogenization technique for nonlinear multiscale problems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation du processus de mise en œuvre d’âme de papier d’aramide par origami pour une modélisation prédictive du comportement hors plan d’un sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Joint Thematic Workshop CSMA-SEMNI: Model Order Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">11ème Colloque National en Calcul des Structures, CSMA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694547v1</w:t>
+                <w:t xml:space="preserve">hal-01694368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition methods in structural mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PGD-based homogenization technique for nonlinear multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Kitzbühel, Austria</w:t>
+              <w:t xml:space="preserve">1st Joint Thematic Workshop CSMA-SEMNI: Model Order Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977861v1</w:t>
+                <w:t xml:space="preserve">hal-01694547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain decomposition methods in structural mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IRTG 1627 ViVaCE - Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Kitzbühel, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855902v1</w:t>
+                <w:t xml:space="preserve">hal-02977861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13375,51 +13362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PGD-based homogenization technique for the resolution of nonlinear multiscale problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13477,178 +13464,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de compression de données pour la réduction de modèle par PGD</w:t>
+                <w:t xml:space="preserve">A data compression technique for PGD reduced-order modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717028v1</w:t>
+                <w:t xml:space="preserve">hal-00855902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order Modeling : The Multiscale Latin-PGD Method. Toward A New Technique Of Data Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13693,433 +13680,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physically based model of connectors for the computation of bolted assemblies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+                <w:t xml:space="preserve">Technique de compression de données pour la réduction de modèle par PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Capaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696811v1</w:t>
+                <w:t xml:space="preserve">hal-01717028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du processus de mise en oeuvre d'âme de papier d'aramide par origami pour une modélisation prédictive du comportement hors plan d'un sandwich</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A physically based model of connectors for the computation of bolted assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Soulé de Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+              <w:t xml:space="preserve">IRTG ViVaCE - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01722055v1</w:t>
+                <w:t xml:space="preserve">hal-01696811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD approach in time, space and macroquantities for solving multiscale problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the robustness of a mixed nonlinear domain decomposition method for the post-buckling analysis of large structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Hinojosa Rehbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS 2012 - 6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">WCCM 2012 - 10th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977292v1</w:t>
+                <w:t xml:space="preserve">hal-02977331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of a mixed nonlinear domain decomposition method for the post-buckling analysis of large structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A PGD approach in time, space and macroquantities for solving multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012 - 10th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Sao Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">ECCOMAS 2012 - 6th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977331v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newton-Krylov-Schur Method with a Nonlinear Localization: Parallel Implementation for Post-Buckling Analysis of Large Structures</w:t>
               </w:r>
@@ -14216,273 +14216,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PGD in time, space and macro quantities for solving multiscale problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+                <w:t xml:space="preserve">Méthodes de décomposition de domaine primale et mixte pour la simulation de grandes structures avec instabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Néron</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop Reduced Basis, POD and PGD model Reduction Techniques : a Breakthrough in Computational Engineering ? ECCOMAS Thematic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Cachan, France</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977338v1</w:t>
+                <w:t xml:space="preserve">hal-00592895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de décomposition de domaine primale et mixte pour la simulation de grandes structures avec instabilités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">A PGD in time, space and macro quantities for solving multiscale problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">1st International Workshop Reduced Basis, POD and PGD model Reduction Techniques : a Breakthrough in Computational Engineering ? ECCOMAS Thematic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592895v1</w:t>
+                <w:t xml:space="preserve">hal-02977338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain decomposition methods with nonlinear relocalisation for post-buckling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Andrés Hinojosa Rehbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14609,122 +14609,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the crushing behaviour of a folded core sandwich structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+                <w:t xml:space="preserve">Primal and mixed nonlinear domain decomposition methods for the post-buckling analysis of large structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Andrés Hinojosa Rehbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cresta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSS9 - 9th International conference on sandwich structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Pasadena, United States. pp.CDROM</w:t>
+              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536887v1</w:t>
+                <w:t xml:space="preserve">hal-02977355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micro-macro mixed DDM for frictional contact problem: choice of the macroproblem and improvement of the convergence rate by a local-global iterative scheme</w:t>
               </w:r>
@@ -14786,338 +14799,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode LATIN : un cadre de travail général pour la résolution de problèmes d'évolution non linéaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the crushing behaviour of a folded core sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées du LMT-Cachan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Batz-Sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ICSS9 - 9th International conference on sandwich structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Pasadena, United States. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977999v1</w:t>
+                <w:t xml:space="preserve">hal-00536887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of physical defects for the prediction of the behavior of folded cores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La méthode LATIN : un cadre de travail général pour la résolution de problèmes d'évolution non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Journées du LMT-Cachan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Batz-Sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494326v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primal and mixed nonlinear domain decomposition methods for the post-buckling analysis of large structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+                <w:t xml:space="preserve">Generation of physical defects for the prediction of the behavior of folded cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cresta</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 2010 - 4th European Conference on Computational Mechanics</w:t>
+              <w:t xml:space="preserve">IV European Congress on Computational Mechanics (ECCM IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977355v1</w:t>
+                <w:t xml:space="preserve">hal-00494326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to a multiscale crack growth modelling accounting for plastic behaviour at crack tip. Implementation in an X-FEM code and illustration under mixed-mode cyclic loading</w:t>
               </w:r>
@@ -16580,51 +16580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Conference on Computational Structures Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lisbon, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16697,51 +16697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Navarro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire X-FEM organisé par le CEAT / DGA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17055,77 +17055,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Contact and Friction Model for the Fatigue Estimate of a Wire Rope in the Mooring Line of a Floating Offshore Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bussolati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17319,64 +17319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Dynamic Crack Propagation by the Extended Finite Element Method and a Gradient-Enhanced Damage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Pezeshki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Loehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wriggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17485,90 +17485,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of a multiscale domain decomposition method to model-order reduction for frictional contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Zeka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Guidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Néron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guiton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17873,51 +17873,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBC8162A"/>
+    <w:nsid w:val="0B295C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18104,51 +18104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02643-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118268" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lan&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02688-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651370v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Guidault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117171" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harnafi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109667" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verwaerde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01833-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldakheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Hudobivnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2016.1183951" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2013.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG2S7Z8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Soric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6093764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cremonesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCZHGVZR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2010.00753.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJHM64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQRTK3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM78FKXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornuault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB7BXK62-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59DHCX0Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.1011-1036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578884v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1882" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3GF8XWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornuault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#207;T AMMAR" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124387v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05188634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610983v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04582217v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095895v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lan&#231;on" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Guidault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vallino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477312v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370051v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bussolati" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04388553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zeka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;ron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Enchery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224054v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166491v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224053v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166479v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134615v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774641v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4862" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717644v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107001v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782539v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265653v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105942v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143074v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guidault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874772v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975482v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977829v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759066v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683755v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899339v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683720v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soul&#233; de Lafont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683727v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Pezeshki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Loehnert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683873v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977836v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694362v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soule de Lafont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696395v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444532v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511928v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444887v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694541v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696615v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694120v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694133v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694368v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694547v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977861v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855902v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694560v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696811v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722055v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977331v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Hinojosa Rehbein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.95.6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977338v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592895v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536887v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977999v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heyberger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977355v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977369v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977375v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977385v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023114v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Navarro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillippe Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.79.199" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dierckx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Veuster" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1473" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541704v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_13" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673168v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160509v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Ammar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Boucard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Said" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Hafid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02643-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lan&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vallino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-025-02688-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Zeka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guiton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118268" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Harnafi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paleczny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Guidault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Alexandra Ciobanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-022-02141-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Verwaerde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2021.103586" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-020-01833-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldakheel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Hudobivnik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wriggers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201800104" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578466v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Capaldo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hinojosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cresta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Saavedra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2016.1183951" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2013.12.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG2S7Z8L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Soric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6093764" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403834v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Cremonesi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.08.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2011.04.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DCZHGVZR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-1305.2010.00753.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZJHM64J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buytet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2484" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JQRTK3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Belytschko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KM78FKXF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578820v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornuault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.07.023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB7BXK62-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1882" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3GF8XWW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Navarro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.08.085" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59DHCX0Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.1011-1036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornuault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#207;T AMMAR" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220984v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fouquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hilaire Lexilus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05188634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04651357v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611009v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04582217v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095895v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Lan&#231;on" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Guidault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vallino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477312v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166479v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134615v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370051v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bussolati" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04388553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Zeka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N&#233;ron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Enchery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224054v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224053v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4862" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quideau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717644v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780404v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L.E. Guiton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782539v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mainnemare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delattre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Raoult" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285387v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104532v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782527v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153903v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105942v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Rolfes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782575v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338054v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Poirette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266392v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265653v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337837v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cauville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337765v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796414v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895661v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Allix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guidault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Poirette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975482v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868305v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Pezeshki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Loehnert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615881v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blanchard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683720v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soul&#233; de Lafont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133504v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683873v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977836v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694541v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694362v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Soule de Lafont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444532v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mella" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511928v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977847v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696615v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694139v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.106.2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722055v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694368v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977861v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694560v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855902v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696811v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977331v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Hinojosa Rehbein" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.95.6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592895v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977658v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977355v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536887v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977999v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heyberger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Relun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roulet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494326v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pommier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977369v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leclerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435880v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391315v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pommier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006098v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977375v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977386v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977385v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023114v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085605v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017861v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Navarro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812939v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillippe Navarro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.79.199" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978012v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dierckx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Veuster" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2001-01-1473" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309935v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541704v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_13" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02541739v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_11" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673168v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523514v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160509v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04007063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>